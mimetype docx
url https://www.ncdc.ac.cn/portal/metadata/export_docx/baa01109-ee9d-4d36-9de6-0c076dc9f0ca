--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -2,878 +2,1115 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dongkemadi igital Elevation Model Data set  in 2012</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2012年冬克玛底数字高程模型数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0051.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dongkemadi igital Elevation Model Data set  in 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.121</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0051.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.121</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the forward view scene of ZY-3 satellite on December 12, 2012 Path:58 , Row:142 ; rear view scene Path:57 , Row:142 The DEM with 5m resolution generated by ERDAS IMAGINE 2014 LPS is used for stereo correlation, and the full open sharing mode is adopted. The data set contains dem2012, a total of 1 band. Data set file name and band name are as follows: data set file name: 2012 Dongkemadi digital elevation model data set, dem2012-2012 digital elevation model of the region (unit: meter (m)). The atlas time is the acquisition time of remote sensing image, December 12, 2012. </w:t>
+        <w:t xml:space="preserve">本数据为资源三号卫星2012年12月12日前视scene Path:58,Row:142；后视scene Path:57,Row:142立体相对，利用Erdas Imagine 2014 LPS生成的5m分辨率的DEM,采用完全开放共享方式。数据集包含DEM2012，共1个波段。数据集文件名及波段名称对应如下：数据集文件名：2012年冬克玛底数字高程模型数据集，DEM2012——2012年该地区数字高程模型（单位：米(m)）。图集时间为遥感影像获取时间，2012年12月12日。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Self generated.</w:t>
+        <w:t xml:space="preserve">自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the forward view scene of ZY-3 satellite on December 12, 2012 Path: 58 , Row: 142 ; rear view scene Path: 57 , Row: 142 Using ERDAS IMAGINE 2011 LPS tool and taking three control points collected in the field as input, dem2012 with 5m resolution is generated. The atlas coordinate system is UTM WGS84.</w:t>
+        <w:t xml:space="preserve">本数据为资源三号卫星2012年12月12日前视scene Path:58,Row:142；后视scene Path:57,Row:142立体相对，利用Erdas Imagine 2011 LPS工具，以野外采集的3个控制点作为输入，生成的5m分辨率的DEM2012。 图集坐标系 UTM WGS84。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The DEM extraction module of Envi 4.7 software is used to extract DEM data from stereo image pairs. In order to eliminate the stripe effect and improve the stability and reliability of DEM data extraction, the radiometric correction parameters in the data source are used to correct the stereo image pair. In the process of DEM data extraction, according to the distribution of typical research areas, the stereo image pairs are divided into blocks, covering at least 20 GCPs in each typical research area, and evenly distributed in non glacial areas. The elevation control points are extracted from the historical topographic map data of China, and the plane control points are extracted from the Landsat TM + image of the same period. </w:t>
+        <w:t xml:space="preserve">采用ENVI 4.7 软件中的“DEM Extraction”模块，对立体像对进行DEM数据提取。利用 数据源中的辐射校正参数对立体像对进行校正，从而消除 影像中的条带效应，提高DEM 数据提取的稳定性和可靠性。在DEM 数据提取过程中，按照典型研究区的分布对立体像对进行分区块处理覆盖每个典型研究区的立体像对至少采用20 个GCP，且均匀分布在非冰川区，其中高程控制点提取自中国历史地形图数据，平面控制点提取自同时期的LandSat TM+影像。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/12/12-2012/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/12/12-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Dongkemadi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冬克玛底 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:164.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">164.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Dongkemadi, DEM, stereo pairs</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冬克玛底, DEM, 立体像对</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Geometric geodesy </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">几何大地测量学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Dongkemadi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冬克玛底 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1144,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1233,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1317,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1406,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1494,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Shangguan donghui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">上官冬辉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴坤鹏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Shangguan donghui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">上官冬辉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013FY111400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013FY111400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shangguan donghui. Dongkemadi igital Elevation Model Data set  in 2012. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.121.</w:t>
+        <w:t xml:space="preserve">上官冬辉. 2012年冬克玛底数字高程模型数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.121.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>