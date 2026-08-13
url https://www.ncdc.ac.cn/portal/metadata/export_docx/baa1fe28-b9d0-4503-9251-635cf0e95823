--- v0 (2026-06-29)
+++ v1 (2026-08-13)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2012 Dongkemadi GPS control points joint survey data set</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2012年冬克玛底GPS控制点联测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0064.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2012 Dongkemadi GPS control points joint survey data set</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.97</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0064.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.97</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the joint survey data of control points from hezhongsizhuang E650 static measurement in June 2012, and the result solution accuracy is controlled within 2cm through three national control points; the data format is excel file format, and the record content includes four fields of point name, longitude, latitude and elevation, including six point measurement records, which is publicly shared. The data set contains the field GPS control point joint survey results in Dongkemadi area in 2012, and the file is excel data file. In the data file, longitude, unit degree (°), accurate to 8 decimal places; latitude, unit degree (°), accurate to 8 decimal places; elevation, that is, the glacier surface elevation of the current year, unit meter (m), accurate to 2 decimal places. </w:t>
+        <w:t xml:space="preserve">本数据为2012年6月利用合众思壮E650静态测量的控制点联测数据,通过3个国家控制点进行平差，成果解算精度控制在2cm以内; 数据格式为Excel文件格式，记录内容包括点名、经度、纬度和高程4个字段，共包含6条点位测量记录，采用公开共享方式。数据集包含2012年冬克玛底地区野外GPS控制点联测成果，文件为Excel数据文件。数据文件中经度，单位度(°)，精确到小数点后8位；纬度，单位度(°)，精确到小数点后8位；高程，即当年冰川表面高程，单位米(m)，精确到小数点后2位。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Self generated.</w:t>
+        <w:t xml:space="preserve">自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the joint survey data of control points from hezhongsizhuang E650 static measurement in June 2012. Through the adjustment of three national control points with landtop2.05 tool, the result solution accuracy is controlled within 2cm, and the data longitude and latitude coordinate system UTM WGS84. Among them, the GPS E650 static measurement was carried out according to the "GPS survey specification" (GB / t18314-2001) and the data from the field survey of "glacier observation and research methods" (Science Press, 2012).</w:t>
+        <w:t xml:space="preserve">本数据为2012年6月利用合众思壮E650静态测量的控制点联测数据,通过3个国家控制点用LandTOP2.05工具进行平差，成果解算精度控制在2cm以内，数据经纬度坐标系 UTM WGS84。其中用合众思壮GPS E650静态测量，按照《全球定位系统（GPS）测量规范》(GB/T18314-2001),并参考《冰川观测与研究方法》（科学出版社2012年）实地测量的数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">4-6 E650 are used for joint survey, the synchronous measurement time is more than 1 hour, and 1-3 national control points are used for joint survey; the result calculation accuracy is controlled within 2cm </w:t>
+        <w:t xml:space="preserve">采用4-6台易测E650进行联测，同步测量时间1小时以上，并采用1-3个国家级控制点进行联测；成果解算精度控制在2cm以内</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/06/01-2012/06/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/06/01-2012/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Dongkemadi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冬克玛底 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:30.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXCEL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:GPS, Dongkemadi, control point</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GPS, 冬克玛底, 控制点</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Geometric geodesy </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">几何大地测量学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Dongkemadi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冬克玛底 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Shangguan donghui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">上官冬辉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴坤鹏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Shangguan donghui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">上官冬辉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013FY111400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013FY111400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shangguan donghui. 2012 Dongkemadi GPS control points joint survey data set. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.97.</w:t>
+        <w:t xml:space="preserve">上官冬辉. 2012年冬克玛底GPS控制点联测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.97.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>