--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1999年黄土高原地区水利水土保持工程现状数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of water conservancy and soil conservation projects in the Loess Plateau in 1999</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of water conservancy and soil conservation projects in the Loess Plateau in 1999</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0106.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0106.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.145</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为1999年青海、甘肃、宁夏、内蒙、山西、陕西、河南7个省区黄土高原地区水利水土保持工程现状统计数据集，包括涉及县（旗）的水库、骨干工程、淤地坝、谷坊、水窖旱井、涝池塘坝、沟头防护等水保工程措施基本信息数据，包含342条数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集通过统计上报汇总获取。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是由青海、甘肃、宁夏、内蒙、山西、陕西、河南各省区统计上报，审核汇总。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均由专业人员负责审核，保证数据整合完成的完整性、准确性，数据质量良好。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1999/01/01-1999/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1999/01/01-1999/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄土高原地区（包括青海、甘肃、宁夏、内蒙、山西、陕西、河南7个省区） </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">75.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:75.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水力水保工程现状, 水土保持, 黄土高原</w:t>
+        <w:t xml:space="preserve">Theme:Current situation of hydraulic and soil conservation engineering, water and soil conservation, The Loess Plateau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1999</w:t>
+        <w:t xml:space="preserve">Time:1999</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">内蒙古,  宁夏,  青海省,  山西省,  陕西省,  河南省,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Inner Mongolia,  Ningxia,  Qinghai Province,  Shanxi Province,  Shaanxi Province,  Henan Province,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
+        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李素雅  </w:t>
+        <w:t xml:space="preserve">author:Li Suya </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Li Suya </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 1999年黄土高原地区水利水土保持工程现状数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.145.</w:t>
+        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Data set of water conservancy and soil conservation projects in the Loess Plateau in 1999. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.145.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>