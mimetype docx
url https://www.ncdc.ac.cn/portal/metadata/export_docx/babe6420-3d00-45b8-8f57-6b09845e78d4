--- v1 (2026-06-20)
+++ v2 (2026-08-05)
@@ -799,51 +799,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Time:1999</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Inner Mongolia,  Ningxia,  Qinghai Province,  Shanxi Province,  Shaanxi Province,  Henan Province,  Gansu Province </w:t>
+        <w:t xml:space="preserve">Place:Inner Mongolia,  Shanxi Province,  Henan Province,  Shaanxi Province,  Ningxia,  Qinghai Province,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>