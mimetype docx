--- v2 (2026-08-05)
+++ v3 (2026-09-19)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of water conservancy and soil conservation projects in the Loess Plateau in 1999</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1999年黄土高原地区水利水土保持工程现状数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0106.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of water conservancy and soil conservation projects in the Loess Plateau in 1999</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.145</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0106.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.145</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集为1999年青海、甘肃、宁夏、内蒙、山西、陕西、河南7个省区黄土高原地区水利水土保持工程现状统计数据集，包括涉及县（旗）的水库、骨干工程、淤地坝、谷坊、水窖旱井、涝池塘坝、沟头防护等水保工程措施基本信息数据，包含342条数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本数据集通过统计上报汇总获取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本数据集是由青海、甘肃、宁夏、内蒙、山西、陕西、河南各省区统计上报，审核汇总。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均由专业人员负责审核，保证数据整合完成的完整性、准确性，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1999/01/01-1999/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999/01/01-1999/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄土高原地区（包括青海、甘肃、宁夏、内蒙、山西、陕西、河南7个省区） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:75.3 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">75.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Current situation of hydraulic and soil conservation engineering, water and soil conservation, The Loess Plateau</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水力水保工程现状, 水土保持, 黄土高原</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1999</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Inner Mongolia,  Shanxi Province,  Henan Province,  Shaanxi Province,  Ningxia,  Qinghai Province,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">内蒙古,  山西省,  河南省,  陕西省,  宁夏,  青海省,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1419,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Li Suya </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李素雅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Li Suya </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Data set of water conservancy and soil conservation projects in the Loess Plateau in 1999. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.145.</w:t>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 1999年黄土高原地区水利水土保持工程现状数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.145.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>