--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,69 +2,69 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">山西晋城泽州风电场10台风电机组故障数据集（2021-2022年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -130,872 +130,750 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...8 lines deleted...]
-        <w:t>：</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  随着全球环境问题不断恶化，人们越来越意识到非污染和可再生能源的重要性。风能作为一种分布广泛的洁净能源，在全世界范围内得到广泛开发和利用。我国是风机制造和生产大国，也是风力发电大国。风电机组常常面临机组工况多变和条件恶劣的工作环境，导致其在服役期间容易因故障而停机，带来安全隐患，影响风电场经济效益。本数据集为山西晋城泽州风电场10台风电机组故障数据集，时间范围为2021年5月19日到2022年5月18日，数据集包含了采样间隔10min的SCADA数据和故障信息。本数据集时间范围长，收录较多风机故障数据，为研究风机运行策略、风机故障诊断与预测等科学问题提供数据支持。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集采自位于山西省晋城市泽州风电场，区域面积88KM2，场区实际可利用面积55KM2，海拔在800~1200m之间。风电场所处位置，位于太行山风带北部边缘地带，大陆性季风气候明显，四季分明，一般为：春季干旱多风，夏季炎热多雨，秋季秋高气爽，冬季寒冷干燥。风电场多年无霜期192.6天，最多为226天。降水量主要分布在夏季，占全年降水量的60%。该风电场风机型号为远景EN-115/2.2机型，单机容量为2200kW，轮毂高度90米，叶片直径115米。机位90m高度平均自由流风速为5.52m/s时，平均发电小时为1959小时。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据为风电机组SCADA数据，所用机型为远景EN-115/2.2机型，采用自动观测的方法。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  统计分析了2021年5月19日到2022年5月18日10台风机SCADA数据的数据质量。10台远景EN-115/2.2机组有效数据比例为97.92%，每月数据有效比分析如图4所示。除2021年8月11日至15日因风电场调试机组无数据，2021年10月、11月，2022年1月、4月、5月缺失部分数据外，其余各月数据均无缺失。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/05/19-2022/05/18</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/05/19-2022/05/18</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">山西晋城泽州风电场 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">190.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:190.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">CSV格式</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:CSV格式</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">风电机组, SCADA, 故障诊断, 晋城</w:t>
+        <w:t xml:space="preserve">Theme:None, None, None, None</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021 2022</w:t>
+        <w:t xml:space="preserve">Time:2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">山西省,  晋城市 </w:t>
+        <w:t xml:space="preserve">Place:None,  None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1029,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1118,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1202,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1291,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1379,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">火久元,  张沣琦,  孟昱煜,  常琛,  张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:HUO Jiuyuan,  ZHANG Fengqi,  MENG Yuyu,  CHANG Chen,  Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张沣琦  </w:t>
+        <w:t xml:space="preserve">author:ZHANG Fengqi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HUO Jiuyuan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:22YF7GA145</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">基于多元数据驱动的风电机组关键部件智能故障诊断和预防性维护研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research on Intelligent Fault Diagnosis and Preventive Maintenance of Key Components of Wind Turbine Based on Multivariate Data Driving</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">火久元,张沣琦,孟昱煜,常琛,张耀南. 山西晋城泽州风电场10台风电机组故障数据集（2021-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6400.2024.</w:t>
+        <w:t xml:space="preserve">HUO Jiuyuan, ZHANG Fengqi, MENG Yuyu, CHANG Chen, Zhang Yaonan. . National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6400.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>