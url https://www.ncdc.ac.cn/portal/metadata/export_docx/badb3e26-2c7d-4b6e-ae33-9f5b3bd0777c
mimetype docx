--- v0 (2026-06-20)
+++ v1 (2026-09-18)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical data set of forestry environment in Weihe River Basin (2001-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">渭河流域林业环境统计数据集（2001-2018年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0019.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical data set of forestry environment in Weihe River Basin (2001-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.17</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0019.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Social economy and culture</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济文化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the statistical data of forestry environment in the provincial areas flowing through the Weihe River Basin from 1999 to 2017, including forest resources, afforestation, protection of natural forest resources, conversion of farmland to forest, wildlife protection of forestry system and project construction of nature reserves in various regions. Among them, forest resources include forest land area, forest area, artificial forest, forest coverage, total standing stock, forest stock and other data. The collection years are 1999 and 2003-2017; Afforestation includes artificial afforestation, aerial seeding, timber forest, economic forest, shelter forest, fuel forest, special-purpose forest, newly closed mountain area and other data. The collection years are 1999 and 2003-2017. The protection of natural forest resources includes the afforestation area completed this year, divided by afforestation mode, by forest species, regeneration area of slash, actual area closed for afforestation at the end of the year, newly closed area this year, seedling area this year, new area raised this year, area raised at middle and young ages, forest management and protection area, individual contracted management and protection, investment completion of fixed assets, national investment and other data, The collection years were 1999 and 2003-2017. The situation of returning farmland to forests includes the afforestation area, the afforestation area of returned farmland, the area of newly closed mountains for afforestation in that year, the completion amount of fixed assets and other data. The collection years are 1999 and 2003-2017. The construction of wildlife protection and nature reserve projects in the forestry system in each region includes the number of internationally important wetlands, the area of internationally important wetlands, the amount of forestry investment (national investment), the number of national nature reserves, the area of national nature reserves, the number of monitoring sections (pieces), and the percentage of classified water quality sections in all sections (class I, II, III, IV, V and inferior V) and other data were collected from 2001 to 2017. The meaning of each field is shown in the header. The data mainly comes from China Environmental Statistics Yearbook and provincial Environmental Statistics Bulletin of Weihe River Basin. The name of the data set is Weihe River Basin forestry environment statistics.zip. This data set provides basic data for Weihe River Basin forestry environment assessment. </w:t>
+        <w:t xml:space="preserve">  本数据集为2001-2018年渭河流域流经省级地区林业环境统计资料，包含森林资源情况、造林情况、天然林资源保护情况、退耕还林情况和各地区林业系统野生动植物保护及自然保护区工程建设情况。   其中，森林资源情况包括林业用地面积、森林面积、人工林、森林覆盖率、活立木总蓄积量、森林蓄积量等数据，收集年份为2003-2017年；   造林情况包括人工造林、飞机播种、用材林、经济林、防护林、薪炭林、特殊用途林、新封山育林面积等数据，收集年份为2003-2017年。   天然林资源保护情况包括本年完成造林面积、按造林方式分、按林种分、迹地更新面积、年末实有封山育林面积、本年新封面积、森林管护面积、个体承包管护、固定资产投资完成额、国家投资等数据，收集年份为2003-2017年。   退耕还林情况包括当年造林面积、退耕地造林面积、当年新封山育林面积、固定资产完成额等数据，收集年份为2003-2017年。   各地区林业系统野生动植物保护及自然保护区工程建设情况包括国际重要湿地个数、国际重要湿地面积、林业投资完成额（国家投资）、国家级自然保护区个数、国家级自然保护区面积、监测断面个数（个）、分类水质断面占全部断面百分比（Ⅰ类、Ⅱ类、Ⅲ类、Ⅳ类、Ⅴ类、劣Ⅴ类）等数据，收集年份为2001-2018年。   各字段含义见表头，数据主要来源于《中国环境统计年鉴》和渭河流域流经《省级环境统计公报》。数据集命名：渭河流域林业环境统计数据.zip。本数据集为渭河流域林业环境评价提供了基础数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data comes from China Environmental Statistics Yearbook, and the collection scope is Shaanxi Province, Gansu Province and Ningxia Hui autonomous region where the Weihe River Basin flows through.</w:t>
+        <w:t xml:space="preserve">  数据来源于《中国环境统计年鉴》，收集范围为渭河流域流经的陕西省、甘肃省、宁夏回族自治区。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Manually collect relevant data and sort them into excel.</w:t>
+        <w:t xml:space="preserve">  人工采集相关数据整理成excel表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> After manual sorting, verification and cross validation, the data quality is good. </w:t>
+        <w:t xml:space="preserve">  人工整理，并经过核对和交叉验证，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2001/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Weihe River Basin, Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河流域,陕西省,甘肃省,宁夏回族自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:3903.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3903.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">322.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:53.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">53.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Forestry environment, forest resources, socio-economic statistics, Statistical Bulletin</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">林业环境, 森林资源, 社会经济统计数据, 统计公报</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Weihe River Basin,  Gansu Province,  Ningxia Hui Autonomous Region,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河流域,  甘肃省,  宁夏回族自治区,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. Statistical data set of forestry environment in Weihe River Basin (2001-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.17.</w:t>
+        <w:t xml:space="preserve">张耀南. 渭河流域林业环境统计数据集（2001-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.17.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>