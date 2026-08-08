--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：盈科绿洲与花寨子荒漠加密观测区EO-1 Hyperion地面同步观测数据集（2008年5月25日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Integrated remote sensing joint experiment of Heihe River: EO-1 Hyperion ground synchronous observation data set of Yingke oasis and huazhaizi desert intensive observation area (May 25, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Integrated remote sensing joint experiment of Heihe River: EO-1 Hyperion ground synchronous observation data set of Yingke oasis and huazhaizi desert intensive observation area (May 25, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1755.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1755.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1825</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月25日在盈科绿洲与花寨子荒漠加密观测区进行了EO-1 Hyperion同步观测，地面测量数据包括ASD光谱仪数据、LAI、植被覆盖度、土壤剖面水分与温度、CE318太阳分光光度计大气参数。   测量内容：   （1）CE318太阳分光光度计大气参数。为利用法国CIMEL公司生产的太阳分光光度计测量得到的大气参数。测量地点为工行度假村办公室楼顶。CE318太阳分光光度计通过直接太阳辐射测量数据，可以反演出非水汽通道的光学厚度、瑞利散射、气溶胶光学厚度，水汽通道936nm测量数据可以获得大气气柱的水汽含量，水平能见度也可从CE318数据导出。本次测量采用了北京师范大学的CE318，其可提供1020nm、936nm、870nm、670nm和440nm共5个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量。 本数据包括原始数据和处理后的大气数据。原始数据以CE318特有文件格式*.k7存储，可用ASTPWin软件打开，并附带说明文件ReadMe.txt ；处理后文件包括利用原始数据反演获得光学厚度、瑞丽散射、气溶胶光学厚度、水平能见度和近地表大气温度，以及参与计算的太阳方位角、天顶角、日地距离修正因子和大气柱质量数。 处理数据以Excel格式保存。   （2）ASD光谱仪数据。利用ASD（Analytical Sepctral Devices）光谱仪测量盈科绿洲玉米地光谱数据。测量仪器为北京大学的光谱仪（350-2500nm），采样方式为冠层垂直观测和条带观测；数据包括原始数据与记录数据、处理后的反射率数据。 本数据的原始数据为ASD标准格式，可利用其自带软件ViewSpec打开。处理后的反射率数据以Excel格式保存。   （3）土壤水分与土壤温度等数据，包括① 花寨子荒漠样地1和防风林（位置见具体数据）0-40cm的土壤水分和土壤温度。土壤水分测量利用换刀取样称重法，土壤温度用热电偶测得；②在盈科绿洲玉米地测量了0-100cm土壤剖面水分和温度数据。数据以Excel保存。   （4）LAI等冠层结构数据，测量样地为盈科绿洲玉米地。测量方法为：利用皮尺、卷尺、直尺测量在盈科绿洲玉米地测量玉米和小麦每株各叶片的最大长度和最大宽度。利用室内扫描真实叶面积与最大长度和最小宽度的转换系数，获得叶面积指数。本数据以Excel保存。   （5）植被覆盖度数据。测量对象为花寨子玉米地的玉米与小麦、花寨子荒漠样地1和花寨子荒漠样地2的植被（红砂）。测量方式：利用自制覆盖度观测仪进行测量，相机在距地面2.5m至3.5m高度拍摄地面照片，同时在照片范围内放置长度已知的物体（皮尺、竹竿等）来标定照片的面积大小，利用GPS确定照片拍摄的位置，并记录下与覆盖度、拍摄环境相关的信息。覆盖度原始数据包括覆盖度光学照片与覆盖度数据记录两部分。利用LAB色度空间变换技术，提取光学照片绿色植被覆盖度（参考覆盖度处理数据）。   本数据包括经过LAB色度空间变换提取的植被影像和植被覆盖度数据。植被覆盖度数据可由记事本打开。</w:t>
+        <w:t xml:space="preserve">On May 25, 2008, EO-1 Hyperion synchronous observation was carried out in Yingke oasis and huazhaizi desert intensive observation area. The ground measurement data include ASD spectrometer data, Lai, vegetation coverage, soil profile moisture and temperature, and CE318 solar spectrophotometer atmospheric parameters. Measurement content: (1) CE318 solar spectrophotometer atmospheric parameters. In order to use the atmospheric parameters measured by the solar spectrophotometer produced by cimel company in France. The survey location is the roof of ICBC resort office. CE318 solar spectrophotometer can inverse the optical thickness, Rayleigh scattering and aerosol optical thickness of non water vapor channel through direct solar radiation measurement data. The water vapor content of atmospheric column can be obtained from 936nm measurement data of water vapor channel, and the horizontal visibility can also be derived from CE318 data. CE318 of Beijing Normal University is used in this measurement, which can provide the optical thickness of five bands: 1020nm, 936nm, 870nm, 670nm and 440nm, and the water vapor content of the atmospheric column can be retrieved from the 936nm measurement data. This data includes original data and processed atmospheric data. The original data is stored in CE318 unique file format *. K7, which can be opened with astpwin software, and the description file readme.txt is attached; The processed documents include the optical thickness, Rayleigh scattering, aerosol optical thickness, horizontal visibility and near surface atmospheric temperature retrieved from the original data, as well as the solar azimuth, zenith angle, sun earth distance correction factor and atmospheric column mass number involved in the calculation. The processing data is saved in Excel format. (2) ASD spectrometer data. ASD (analytical Sepctral devices) spectrometer was used to measure the spectral data of corn field in Yingke oasis. The measuring instrument is the spectrometer of Peking University (350-2500 nm), and the sampling methods are canopy vertical observation and strip observation; The data includes original data, recorded data and processed reflectance data. The original data of this data is in ASD standard format and can be opened with its own software viewspec. The processed reflectance data is saved in Excel format. (3) Soil moisture and soil temperature data, including ① soil moisture and soil temperature of 0-40cm in huazhaizi desert sample plot 1 and windbreak forest (see specific data for location). The soil moisture is measured by changing the tool, sampling and weighing method, and the soil temperature is measured by thermocouple; ② The water and temperature data of 0-100 cm soil profile were measured in the corn field of Yingke oasis. The data is saved in Excel. (4) Lai and other canopy structure data, the measured sample plot is Yingke oasis corn field. The measurement method is to measure the maximum length and width of each leaf of corn and wheat in Yingke oasis corn field with tape measure, tape measure and ruler. The conversion coefficients between the real leaf area and the maximum length and minimum width were used to obtain the leaf area index. This data is saved in Excel. (5) Vegetation coverage data. The measured objects are corn and wheat in huazhaizi corn field, vegetation (red sand) in huazhaizi desert sample 1 and huazhaizi desert sample 2. Measurement method: the self-made coverage observer is used for measurement. The camera takes ground photos at a height of 2.5m to 3.5m from the ground. At the same time, objects with known length (tape measure, bamboo pole, etc.) are placed within the photo range to calibrate the area of the photos. The location of the photos is determined by GPS, and the information related to coverage and shooting environment is recorded. The original coverage data includes coverage optical photos and coverage data records. The green vegetation coverage of optical photos (reference coverage processing data) is extracted by lab chromaticity space transformation technology. This data includes vegetation image and vegetation coverage data extracted by lab chromaticity space transformation. Vegetation coverage data can be opened from Notepad. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月25日在盈科绿洲与花寨子荒漠加密观测区进行了EO-1 Hyperion同步观测，地面测量数据包括ASD光谱仪数据、LAI、植被覆盖度、土壤剖面水分与温度、CE318太阳分光光度计大气参数。</w:t>
+        <w:t xml:space="preserve">  On May 25, 2008, EO-1 Hyperion synchronous observation was carried out in Yingke oasis and huazhaizi desert intensive observation area. The ground measurement data include ASD spectrometer data, Lai, vegetation coverage, soil profile moisture and temperature, and CE318 solar spectrophotometer atmospheric parameters.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  测量内容：   （1）CE318太阳分光光度计大气参数。为利用法国CIMEL公司生产的太阳分光光度计测量得到的大气参数。测量地点为工行度假村办公室楼顶。CE318太阳分光光度计通过直接太阳辐射测量数据，可以反演出非水汽通道的光学厚度、瑞利散射、气溶胶光学厚度，水汽通道936nm测量数据可以获得大气气柱的水汽含量，水平能见度也可从CE318数据导出。本次测量采用了北京师范大学的CE318，其可提供1020nm、936nm、870nm、670nm和440nm共5个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量。   （2）ASD光谱仪数据。利用ASD（Analytical Sepctral Devices）光谱仪测量盈科绿洲玉米地光谱数据。测量仪器为北京大学的光谱仪（350-2500nm），采样方式为冠层垂直观测和条带观测；数据包括原始数据与记录数据、处理后的反射率数据。   （3）土壤水分与土壤温度等数据，包括① 花寨子荒漠样地1和防风林（位置见具体数据）0-40cm的土壤水分和土壤温度。土壤水分测量利用换刀取样称重法，土壤温度用热电偶测得；②在盈科绿洲玉米地测量了0-100cm土壤剖面水分和温度数据。   （4）LAI等冠层结构数据，测量样地为盈科绿洲玉米地。测量方法为：利用皮尺、卷尺、直尺测量在盈科绿洲玉米地测量玉米和小麦每株各叶片的最大长度和最大宽度。利用室内扫描真实叶面积与最大长度和最小宽度的转换系数，获得叶面积指数。   （5）植被覆盖度数据。测量对象为花寨子玉米地的玉米与小麦、花寨子荒漠样地1和花寨子荒漠样地2的植被（红砂）。测量方式：利用自制覆盖度观测仪进行测量，相机在距地面2.5m至3.5m高度拍摄地面照片，同时在照片范围内放置长度已知的物体（皮尺、竹竿等）来标定照片的面积大小，利用GPS确定照片拍摄的位置，并记录下与覆盖度、拍摄环境相关的信息。覆盖度原始数据包括覆盖度光学照片与覆盖度数据记录两部分。利用LAB色度空间变换技术，提取光学照片绿色植被覆盖度（参考覆盖度处理数据）。</w:t>
+        <w:t xml:space="preserve">  Measurement content:  （ 1) CE318 solar spectrophotometer atmospheric parameters. In order to use the atmospheric parameters measured by the solar spectrophotometer produced by cimel company in France. The survey location is the roof of ICBC resort office. CE318 solar spectrophotometer can inverse the optical thickness, Rayleigh scattering and aerosol optical thickness of non water vapor channel through direct solar radiation measurement data. The water vapor content of atmospheric column can be obtained from 936nm measurement data of water vapor channel, and the horizontal visibility can also be derived from CE318 data. CE318 of Beijing Normal University is used in this measurement, which can provide the optical thickness of five bands: 1020nm, 936nm, 870nm, 670nm and 440nm, and the water vapor content of the atmospheric column can be retrieved from the 936nm measurement data  （ 2) ASD spectrometer data. ASD (analytical Sepctral devices) spectrometer was used to measure the spectral data of corn field in Yingke oasis. The measuring instrument is the spectrometer of Peking University (350-2500 nm), and the sampling methods are canopy vertical observation and strip observation; The data includes original data, recorded data and processed reflectance data  （ 3) Soil moisture and soil temperature data, including ① soil moisture and soil temperature of 0-40cm in huazhaizi desert sample plot 1 and windbreak forest (see specific data for location). The soil moisture is measured by changing the tool, sampling and weighing method, and the soil temperature is measured by thermocouple; ② The water and temperature data of 0-100 cm soil profile were measured in the corn field of Yingke oasis  （ 4) Lai and other canopy structure data, the measured sample plot is Yingke oasis corn field. The measurement method is to measure the maximum length and width of each leaf of corn and wheat in Yingke oasis corn field with tape measure, tape measure and ruler. The conversion coefficients between the real leaf area and the maximum length and minimum width were used to obtain the leaf area index  （ 5) Vegetation coverage data. The measured objects are corn and wheat in huazhaizi corn field, vegetation (red sand) in huazhaizi desert sample 1 and huazhaizi desert sample 2. Measurement method: the self-made coverage observer is used for measurement. The camera takes ground photos at a height of 2.5m to 3.5m from the ground. At the same time, objects with known length (tape measure, bamboo pole, etc.) are placed within the photo range to calibrate the area of the photos. The location of the photos is determined by GPS, and the information related to coverage and shooting environment is recorded. The original coverage data includes coverage optical photos and coverage data records. The green vegetation coverage of optical photos (reference coverage processing data) is extracted by lab chromaticity space transformation technology.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/05/25-2008/05/26</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/05/25-2008/05/26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,花寨子荒漠加密观测区,中游干旱区水文试验区,盈科绿洲加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, intensive observation area of huazhaizi desert, hydrological test area of arid area in the middle reaches, intensive observation area of Yingke oasis </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">111.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:111.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">航天遥感, 土壤, 微波遥感, 冠层光谱, 叶面积指数, 地物光谱仪（ASD）, 植被, 土壤温度, 地面遥感, 植被盖度, 土壤湿度, 水分含量, 太阳分光光度计</w:t>
+        <w:t xml:space="preserve">Theme:Aerospace remote sensing, soil, microwave remote sensing, canopy spectrum, leaf area index, ground object spectrometer (ASD), vegetation, soil temperature, ground remote sensing, vegetation coverage, soil moisture, water content, solar spectrophotometer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  盈科绿洲加密观测区,  花寨子荒漠加密观测区,  中游干旱区水文试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Infill observation in Yingke Oasis,  Intensive observation area of huazhaizi desert,  Hydrological experimental area in the middle reaches of arid area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">任华忠,  盖迎春,  舒乐乐,  王建华 ,  徐瑱,  李丽 </w:t>
+        <w:t xml:space="preserve">contributors:Ren Huazhong,  Ge Yingchun,  Shu Lele,  Wang jianhua,  Xu zhen,  Li li </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">任华忠  </w:t>
+        <w:t xml:space="preserve">author:Ren Huazhong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ren Huazhong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">任华忠,盖迎春,舒乐乐,王建华 ,徐瑱,李丽. 黑河综合遥感联合试验：盈科绿洲与花寨子荒漠加密观测区EO-1 Hyperion地面同步观测数据集（2008年5月25日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1825.</w:t>
+        <w:t xml:space="preserve">Ren Huazhong, Ge Yingchun, Shu Lele, Wang jianhua, Xu zhen, Li li. Integrated remote sensing joint experiment of Heihe River: EO-1 Hyperion ground synchronous observation data set of Yingke oasis and huazhaizi desert intensive observation area (May 25, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1825.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>