--- v0 (2026-05-09)
+++ v1 (2026-08-10)
@@ -2,899 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国90m土地覆被重建数据集（1985-2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">China 90m Land Cover Reconstruction Dataset (1985-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">China 90m Land Cover Reconstruction Dataset (1985-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.landcover.db7316.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.landcover.db7316.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.landcover.db7316.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  中国土地覆被重建数据是将多种地表遥感数据产品进行融合，形成和统计数据相一致的土地覆被类型数据。   本数据利用了20余种30m分辨率和4种10m分辨率的地表遥感数据，采用贝叶斯模型平均方法，在省级尺度上与国家森林资源清查、全国土地调查、国土变更调查等统计数据进行匹配。   数据主要由7种类型组成，包括冰雪和水域，裸地，建成区，森林，灌木，农田，稀疏植被。其中建成区，森林，灌木，农田经过了统计数据约束。   最终数据空间范围为中国全境，时间跨度1985-2021年，每年一个数据，空间分辨率为 90m，投影格式为 Albers 投影。包括了相应约束的代码。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1985/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1985/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">10.6 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:10.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -907,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地覆被, 重建数据, 贝叶斯模型</w:t>
+        <w:t xml:space="preserve">Theme:Land cover, reconstruction data, Bayesian model</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">Place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1175,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1264,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1348,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1437,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1525,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张宇翔 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yuxiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张宇翔  </w:t>
+        <w:t xml:space="preserve">author:Zhang Yuxiang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhang Yuxiang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张宇翔. 中国90m土地覆被重建数据集（1985-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.landcover.db7316.2026.</w:t>
+        <w:t xml:space="preserve">Zhang Yuxiang. China 90m Land Cover Reconstruction Dataset (1985-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.landcover.db7316.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>