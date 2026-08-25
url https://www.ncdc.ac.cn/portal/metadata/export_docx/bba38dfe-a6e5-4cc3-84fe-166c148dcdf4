--- v0 (2026-06-30)
+++ v1 (2026-08-25)
@@ -2,1280 +2,969 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">河西三大内陆河流域（黑河、石羊河、疏勒河）高分辨率土壤有机碳密度（0~100cm）数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">High-resolution soil organic carbon density (0-100 cm) data in the three major inland river basins (Heihe River, Shiyang River and Shule River) of the hexi area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">High-resolution soil organic carbon density (0-100 cm) data in the three major inland river basins (Heihe River, Shiyang River and Shule River) of the hexi area</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.qlsst.db2698.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.qlsst.db2698.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.qlsst.db2698.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">河西三大内陆河流域（黑河、石羊河、疏勒河）高分辨率土壤有机碳密度（0~100cm）数据</w:t>
+        <w:t xml:space="preserve">High-resolution soil organic carbon density (0-100 cm) data in the three major inland river basins (Heihe River, Shiyang River and Shule River) of the hexi area. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集裁剪自西北地区土壤有机碳密度数据集，产品制作共使用了西北地区1490个采样点土壤实测数据，数据主要来源如下： 研究团队承担的国家自然科学基金委项目“祁连山土壤有机碳沿梯度变化规律及机理研究”（41771252）、“黑河流域生态水文样带调查”（91025002）、“干旱内陆河流域典型生态系统土壤碳模拟研究”（31270482），甘肃省重大项目“祁连山涵养水源生态系统与水文过程相互作用及其对气候变化的适应研究”（18JR4RA002）、甘肃省林草局科技创新项目“祁连山国家公园（甘肃片区）生态治理成效评估研究”（GYCX[2020]01）、甘肃省科技计划资助项目“甘肃省祁连山生态环境研究中心”（18JR2RA026）等项目数据。国家冰川冻土沙漠科学数据中心和青藏高原科学数据中心公开发表的土壤剖面原始数据、文献集成数据（Xu et al., 2018 DOI:10.1038/s41598-018-20764-9）、世界土壤参比与信息中心（ISRIC）WoSIS土壤剖面数据库（https://www.isric.org/explore/wosis）等。 原始数据经过质量控制，去除经纬度定位精度不足0.001的采样点，以及土壤有机碳含量与环境本底明显偏离的异常值。</w:t>
+        <w:t xml:space="preserve">This dataset is clipped from the Northwest China soil organic carbon density dataset and a total of 1,490 sampling points of actual soil measurements in the Northwest China were used to produce the product, with the following main sources of data: Projects undertaken by this research team： The National Natural Science Foundation of China (NSFC) project "Research on the variation pattern and mechanism of soil organic carbon along the gradient in Qilian Mountain" (41771252), "Investigation of Ecohydrological Sample Strips in the Heihe River Basin" (91025002)、"Soil Carbon Simulation in Typical Ecosystems of Arid Inland River Basins" (31270482); Major Project in Gansu Province: "Research on the Interaction between Ecosystems and Hydrological Processes in Qilian Mountains and Their Adaptation to Climate Change" (18JR4RA002), The Science and Technology Innovation Project of Gansu Provincial Forestry and Grassland Bureau, "Research on Ecological Management Effectiveness Assessment of Qilian Mountain National Park (Gansu Area)" (GYCX[2020]01), Gansu Provincial Science and Technology Plan Funding Project "Gansu Qilian Mountain Ecological Environment Research Centre" ( 18JR2RA026) and other project data. Raw Soil Profile Data, Literature Integration Data published by National Cryosphere Desert Data Centre and National Tibetan Plateau Data Center (Xu et al., 2018 DOI:10.1038/s41598-018-20764-9), WoSIS Soil Profile Database published by International Soil Reference and Information (ISRIC, https:// www.isric.org/explore/wosis), among others. The original data were quality controlled by removing sampling points with less than 0.001 latitude and longitude positioning accuracy, and abnormal values where the soil organic carbon content deviated significantly from the environmental background.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">根据“Scorpan”（Soils, Climate, Organisms, Relief, Parent material, Age, Geographic position）框架，使用数字土壤制图（Digital Soil Mapping, DSM）方法和基于瓦片结构的运算，模拟了0~100 cm土层30m分辨率土壤有机碳密度空间分布。 预测方法主要是基于机器学习中的极端梯度提升算法（XGBoost，eXtreme Gradient Boosting），环境协变量数据包括：Landsat8 OLI多光谱影像、Sentinel-1雷达影像、气温、降水、辐射、地形、植被指数、位置等栅格数据。 在R语言中构建基于瓦片和并行计算的制图框架，通过bootstrap法重复建模，对每个bootstrap样本进行空间建模，得到建模结果的频率分布，建模的不确定性用标准差（sd）表示。</w:t>
+        <w:t xml:space="preserve">Based on the 'Scorpan' (Soils, Climate, Organisms, Relief, Parent material, Age, Geographic position) framework, the spatial distribution of soil organic carbon density at 30m resolution in the 0-100 cm soil layer was simulated using the Digital Soil Mapping (DSM) method and a tile structure-based algorithm. The forecasting method is mainly based on the Extreme Gradient Boosting algorithm in machine learning, with environmental covariate data including: Landsat8 OLI multispectral imagery, Sentinel-1 radar imagery, raster data such as temperature, precipitation, radiation, topography, vegetation indices, and location. A framework of tile-based and parallel computing mapping is constructed in R. The modelling is repeated by the bootstrap method, and the spatial modelling is performed for each bootstrap sample to obtain the frequency distribution of the modelling results, with the modelling uncertainty expressed as standard deviation (sd).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">经30次10折交叉验证表明，模型的RMSE和R2分别为6.15 kg/m2和 0.74。原始数据分辨率为30m，利用石羊河、黑河、疏勒河流域边界分别掩膜至目标区域，采用bilinear法分别重采样至90m、250m、500m、1000m，最终产品总数据量3.90GB。</w:t>
+        <w:t xml:space="preserve">30 times 10-fold cross-validation showed that the RMSE and R2 of the model were 6.15 kg/m2 and 0.74 respectively. The original data resolution is 30m, and the Shiyang, Hehe and Shule river basin boundaries were masked to the target area using the bilinear method to resample to 90m, 250m, 500m and 1000m respectively, with a total final product data volume of 3.90GB. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/06/01-2020/09/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2010/06/01-2020/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">河西地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Hexi area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">900.0m-</w:t>
+        <w:t xml:space="preserve">altitude:900.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">5500.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.9 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:GeoTiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据时间分辨率：</w:t>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">无 </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">none </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤有机碳密度, 河西地区</w:t>
+        <w:t xml:space="preserve">Theme:Soil organic carbon density, Hexi area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">河西地区 </w:t>
+        <w:t xml:space="preserve">Place:Hexi area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1309,69 +998,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1398,69 +1069,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1482,69 +1135,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1571,69 +1206,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1659,1050 +1276,749 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">朱猛</w:t>
+        <w:t xml:space="preserve">contacts:Zhu Meng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">18794210717</w:t>
+        <w:t xml:space="preserve">phone:18794210717</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">zhumeng@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:zhumeng@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">朱猛,  刘蔚,  张举涛,  薛媛媛,  张成琦,  冯起 </w:t>
+        <w:t xml:space="preserve">contributors:Zhu Meng,  LIU Wei,  Zhang Jutao,  XUE Yuanyuan,  Zhang Chengqi,  FENG Qi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">朱猛  </w:t>
+        <w:t xml:space="preserve">author:Zhu Meng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhang Chengqi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:42201133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">祁连山年代际尺度土壤有机碳动态对气候变化的响应</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Response of soil organic carbon dynamics on interdecadal scale to climate change in the Qilian Mountains</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021kf05</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">祁连山10m分辨率土壤有机碳密度专题数据集制作</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Construction of thematic dataset of soil organic carbon density with 10m resolution in Qilian Mountains</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">朱猛,刘蔚,张举涛,薛媛媛,张成琦,冯起. 河西三大内陆河流域（黑河、石羊河、疏勒河）高分辨率土壤有机碳密度（0~100cm）数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.qlsst.db2698.2023.</w:t>
+        <w:t xml:space="preserve">Zhu Meng, LIU Wei, Zhang Jutao, XUE Yuanyuan, Zhang Chengqi, FENG Qi. High-resolution soil organic carbon density (0-100 cm) data in the three major inland river basins (Heihe River, Shiyang River and Shule River) of the hexi area. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.qlsst.db2698.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">（1） 冯起，常宗强，席海洋等. 基于碳氮循环的中蒙荒漠生态脆弱区生态系统对全球变化响应研究[J]. 地球科学进展, 2022, 37, (11): 1101-1114. </w:t>
+        <w:t xml:space="preserve">（1） 冯起，常宗强，席海洋等. 基于碳氮循环的中蒙荒漠生态脆弱区生态系统对全球变化响应研究[J]. 地球科学进展, 2022, 37(11): 1101-1114.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冯起 白光祖, 李宗省等. 加快构建西北地区生态保护新格局[J]. 中国科学院院刊, 2022, 37, (10): 1457-1470. </w:t>
+        <w:t xml:space="preserve">冯起 白光祖,李宗省等. 加快构建西北地区生态保护新格局[J]. 中国科学院院刊, 2022, 37(10): 1457-1470.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">（3） Li Yongge，Liu Wei，Feng Qi，et al. Effects of land use and land cover change on soil organic carbon storage in the Hexi Regions, Northwest China[J]. Journal of Environmental Management, 2022, 312:114911. </w:t>
+        <w:t xml:space="preserve">（3） LiYongge，LiuWei，FengQi，etal. Effects of land use and land cover change on soil organic carbon storage in the Hexi Regions, Northwest China[J]. Journal of Environmental Management, 2022, 312: 114911.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">（4） Zhu Meng，Feng Qi，Qin Yanyan，et al. The role of topography in shaping the spatial patterns of soil organic carbon[J]. CATENA, 2019, 176: 296-305. </w:t>
+        <w:t xml:space="preserve">（4） ZhuMeng，FengQi，QinYanyan，etal. The role of topography in shaping the spatial patterns of soil organic carbon[J]. CATENA, 2019, 176: 296-305.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>