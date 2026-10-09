--- v1 (2026-08-25)
+++ v2 (2026-10-09)
@@ -2,969 +2,1280 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">High-resolution soil organic carbon density (0-100 cm) data in the three major inland river basins (Heihe River, Shiyang River and Shule River) of the hexi area</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">河西三大内陆河流域（黑河、石羊河、疏勒河）高分辨率土壤有机碳密度（0~100cm）数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.qlsst.db2698.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">High-resolution soil organic carbon density (0-100 cm) data in the three major inland river basins (Heihe River, Shiyang River and Shule River) of the hexi area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.qlsst.db2698.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.qlsst.db2698.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.qlsst.db2698.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">High-resolution soil organic carbon density (0-100 cm) data in the three major inland river basins (Heihe River, Shiyang River and Shule River) of the hexi area. </w:t>
+        <w:t xml:space="preserve">河西三大内陆河流域（黑河、石羊河、疏勒河）高分辨率土壤有机碳密度（0~100cm）数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset is clipped from the Northwest China soil organic carbon density dataset and a total of 1,490 sampling points of actual soil measurements in the Northwest China were used to produce the product, with the following main sources of data: Projects undertaken by this research team： The National Natural Science Foundation of China (NSFC) project "Research on the variation pattern and mechanism of soil organic carbon along the gradient in Qilian Mountain" (41771252), "Investigation of Ecohydrological Sample Strips in the Heihe River Basin" (91025002)、"Soil Carbon Simulation in Typical Ecosystems of Arid Inland River Basins" (31270482); Major Project in Gansu Province: "Research on the Interaction between Ecosystems and Hydrological Processes in Qilian Mountains and Their Adaptation to Climate Change" (18JR4RA002), The Science and Technology Innovation Project of Gansu Provincial Forestry and Grassland Bureau, "Research on Ecological Management Effectiveness Assessment of Qilian Mountain National Park (Gansu Area)" (GYCX[2020]01), Gansu Provincial Science and Technology Plan Funding Project "Gansu Qilian Mountain Ecological Environment Research Centre" ( 18JR2RA026) and other project data. Raw Soil Profile Data, Literature Integration Data published by National Cryosphere Desert Data Centre and National Tibetan Plateau Data Center (Xu et al., 2018 DOI:10.1038/s41598-018-20764-9), WoSIS Soil Profile Database published by International Soil Reference and Information (ISRIC, https:// www.isric.org/explore/wosis), among others. The original data were quality controlled by removing sampling points with less than 0.001 latitude and longitude positioning accuracy, and abnormal values where the soil organic carbon content deviated significantly from the environmental background.</w:t>
+        <w:t xml:space="preserve">本数据集裁剪自西北地区土壤有机碳密度数据集，产品制作共使用了西北地区1490个采样点土壤实测数据，数据主要来源如下： 研究团队承担的国家自然科学基金委项目“祁连山土壤有机碳沿梯度变化规律及机理研究”（41771252）、“黑河流域生态水文样带调查”（91025002）、“干旱内陆河流域典型生态系统土壤碳模拟研究”（31270482），甘肃省重大项目“祁连山涵养水源生态系统与水文过程相互作用及其对气候变化的适应研究”（18JR4RA002）、甘肃省林草局科技创新项目“祁连山国家公园（甘肃片区）生态治理成效评估研究”（GYCX[2020]01）、甘肃省科技计划资助项目“甘肃省祁连山生态环境研究中心”（18JR2RA026）等项目数据。国家冰川冻土沙漠科学数据中心和青藏高原科学数据中心公开发表的土壤剖面原始数据、文献集成数据（Xu et al., 2018 DOI:10.1038/s41598-018-20764-9）、世界土壤参比与信息中心（ISRIC）WoSIS土壤剖面数据库（https://www.isric.org/explore/wosis）等。 原始数据经过质量控制，去除经纬度定位精度不足0.001的采样点，以及土壤有机碳含量与环境本底明显偏离的异常值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on the 'Scorpan' (Soils, Climate, Organisms, Relief, Parent material, Age, Geographic position) framework, the spatial distribution of soil organic carbon density at 30m resolution in the 0-100 cm soil layer was simulated using the Digital Soil Mapping (DSM) method and a tile structure-based algorithm. The forecasting method is mainly based on the Extreme Gradient Boosting algorithm in machine learning, with environmental covariate data including: Landsat8 OLI multispectral imagery, Sentinel-1 radar imagery, raster data such as temperature, precipitation, radiation, topography, vegetation indices, and location. A framework of tile-based and parallel computing mapping is constructed in R. The modelling is repeated by the bootstrap method, and the spatial modelling is performed for each bootstrap sample to obtain the frequency distribution of the modelling results, with the modelling uncertainty expressed as standard deviation (sd).</w:t>
+        <w:t xml:space="preserve">根据“Scorpan”（Soils, Climate, Organisms, Relief, Parent material, Age, Geographic position）框架，使用数字土壤制图（Digital Soil Mapping, DSM）方法和基于瓦片结构的运算，模拟了0~100 cm土层30m分辨率土壤有机碳密度空间分布。 预测方法主要是基于机器学习中的极端梯度提升算法（XGBoost，eXtreme Gradient Boosting），环境协变量数据包括：Landsat8 OLI多光谱影像、Sentinel-1雷达影像、气温、降水、辐射、地形、植被指数、位置等栅格数据。 在R语言中构建基于瓦片和并行计算的制图框架，通过bootstrap法重复建模，对每个bootstrap样本进行空间建模，得到建模结果的频率分布，建模的不确定性用标准差（sd）表示。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">30 times 10-fold cross-validation showed that the RMSE and R2 of the model were 6.15 kg/m2 and 0.74 respectively. The original data resolution is 30m, and the Shiyang, Hehe and Shule river basin boundaries were masked to the target area using the bilinear method to resample to 90m, 250m, 500m and 1000m respectively, with a total final product data volume of 3.90GB. </w:t>
+        <w:t xml:space="preserve">经30次10折交叉验证表明，模型的RMSE和R2分别为6.15 kg/m2和 0.74。原始数据分辨率为30m，利用石羊河、黑河、疏勒河流域边界分别掩膜至目标区域，采用bilinear法分别重采样至90m、250m、500m、1000m，最终产品总数据量3.90GB。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/06/01-2020/09/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/06/01-2020/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Hexi area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">河西地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:900.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">900.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">5500.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.9 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GeoTiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30m/90m/250m/500m/1000m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年代</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">none </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil organic carbon density, Hexi area</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤有机碳密度, 河西地区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Hexi area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">河西地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -998,51 +1309,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1069,51 +1398,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1135,51 +1482,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1206,51 +1571,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1276,661 +1659,962 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Zhu Meng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朱猛</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:18794210717</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18794210717</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:zhumeng@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zhumeng@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhu Meng,  LIU Wei,  Zhang Jutao,  XUE Yuanyuan,  Zhang Chengqi,  FENG Qi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朱猛,  刘蔚,  张举涛,  薛媛媛,  张成琦,  冯起 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhu Meng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朱猛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhang Chengqi </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张成琦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42201133</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42201133</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Response of soil organic carbon dynamics on interdecadal scale to climate change in the Qilian Mountains</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山年代际尺度土壤有机碳动态对气候变化的响应</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021kf05</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021kf05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Construction of thematic dataset of soil organic carbon density with 10m resolution in Qilian Mountains</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山10m分辨率土壤有机碳密度专题数据集制作</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhu Meng, LIU Wei, Zhang Jutao, XUE Yuanyuan, Zhang Chengqi, FENG Qi. High-resolution soil organic carbon density (0-100 cm) data in the three major inland river basins (Heihe River, Shiyang River and Shule River) of the hexi area. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.qlsst.db2698.2023.</w:t>
+        <w:t xml:space="preserve">朱猛,刘蔚,张举涛,薛媛媛,张成琦,冯起. 河西三大内陆河流域（黑河、石羊河、疏勒河）高分辨率土壤有机碳密度（0~100cm）数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.qlsst.db2698.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">（1） 冯起，常宗强，席海洋等. 基于碳氮循环的中蒙荒漠生态脆弱区生态系统对全球变化响应研究[J]. 地球科学进展, 2022, 37(11): 1101-1114.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">