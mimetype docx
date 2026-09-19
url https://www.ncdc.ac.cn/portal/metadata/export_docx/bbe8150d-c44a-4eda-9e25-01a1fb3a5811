--- v0 (2026-05-06)
+++ v1 (2026-09-19)
@@ -2316,53 +2316,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cui Y, Wu Q, Wang S, Liu K, Li S, Shi Z, Ouyang D, Li Z, Chen Q, Lü C, Xie F, Tang Y, Wang Y, Hao J. Integrating point sources to map anthropogenic atmospheric mercury emissions in China, 1978–2021[J]. Earth Syst. Sci. Data, 2025-07-10, 17, (7): 3315-3328. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-17-3315-2025.</w:t>
+        <w:t xml:space="preserve">Cui Y, Wu Q, Wang S, Liu K, Li S, Shi Z, Ouyang D, Li Z, Chen Q, Lü C, Xie F, Tang Y, Wang Y, Hao J. Integrating point sources to map anthropogenic atmospheric mercury emissions in China, 1978–2021[J/OL]. Earth Syst. Sci. Data, 2025-07-10, 17(7): 3315-3328. DOI: 10.5194/essd-17-3315-2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>