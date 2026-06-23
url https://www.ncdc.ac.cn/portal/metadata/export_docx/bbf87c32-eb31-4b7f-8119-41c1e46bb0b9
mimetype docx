--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of comprehensive control plan of soil and Water Conservation Ecological Engineering of Yellow River from 2002 to 2006</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2002年-2006年黄河水土保持生态工程综合治理计划数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0062.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of comprehensive control plan of soil and Water Conservation Ecological Engineering of Yellow River from 2002 to 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.126</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0062.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.126</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the statistical data set of the Yellow River water and soil conservation ecological engineering comprehensive treatment project from 2002 to 2006, involving Qinghai, Gansu, Ningxia, Inner Mongolia, Shanxi, Shaanxi, Henan and Shandong, including the project name, the name of the province, the name of the county and city, the name of the small watershed, the total investment, the planned investment of the current year, the approved comprehensive treatment area and the controlled area There are 246 data in 2002, 255 in 2003, 245 in 2004, 200 in 2005 and 113 in 2006. </w:t>
+        <w:t xml:space="preserve">本数据集为2002年-2006年黄河水保生态工程综合治理项目计划统计数据集，涉及青海、甘肃、宁夏、内蒙古、山西、陕西、河南、山东8个省区，包括项目名称、涉及省区名称、县市名称、小流域名称、总投资、已投资、当年计划投资、批复综合治理面积、已治理面积、当年计划治理面积、淤地坝数量等基本信息数据，其中2002年统计表包含246条数据；2003年统计表包含255条数据；2004年统计表包含245条数据；2005年统计表包含200条数据；2006年统计表包含113条数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is obtained through statistical reporting and summary.</w:t>
+        <w:t xml:space="preserve">本数据集通过统计上报汇总获取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is reported and reviewed by Qinghai, Gansu, Ningxia, Inner Mongolia, Shanxi, Shaanxi, Henan and Shandong provinces.</w:t>
+        <w:t xml:space="preserve">本数据集是由青海、甘肃、宁夏、内蒙古、山西、陕西、河南、山东各省区统计上报，审核汇总。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均由专业人员负责审核，保证数据整合完成的完整性、准确性，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2002/01/01-2006/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2002/01/01-2006/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域（包括青海、甘肃、宁夏、内蒙古、山西、陕西、河南、山东8个省区） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:234.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">234.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Comprehensive management plan, The Yellow River Basin, Ecological engineering of soil and water conservation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">省区名称, 县市名称, 小流域名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2002 2003 2004 2005 2006</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2002 2003 2004 2005 2006</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qinghai Province,  Shandong Province,  Gansu Province,  Shanxi Province,  Henan Province,  Inner Mongolia Autonomous Region,  Ningxia Hui Autonomous Region,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海省,  山东省,  甘肃省,  山西省,  河南省,  内蒙古自治区,  宁夏回族自治区,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1419,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Li Suya </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李素雅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Li Suya </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Data set of comprehensive control plan of soil and Water Conservation Ecological Engineering of Yellow River from 2002 to 2006. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.126.</w:t>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2002年-2006年黄河水土保持生态工程综合治理计划数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.126.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>