--- v1 (2026-06-23)
+++ v2 (2026-08-09)
@@ -961,51 +961,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青海省,  山东省,  甘肃省,  山西省,  河南省,  内蒙古自治区,  宁夏回族自治区,  陕西省 </w:t>
+        <w:t xml:space="preserve">陕西省,  青海省,  山东省,  甘肃省,  山西省,  河南省,  内蒙古自治区,  宁夏回族自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>