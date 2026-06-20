--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域哨马营水文站逐月逐年径流资料数据集（1998-2016年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly and annual runoff data set of shaomaying hydrological station in Heihe River Basin (1998-2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly and annual runoff data set of shaomaying hydrological station in Heihe River Basin (1998-2016)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.XBSAQ.db2334.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.XBSAQ.db2334.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.XBSAQ.db2334.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据包含黑河流域哨马营水文站1998-2016年逐月及逐年的径流量资料。哨马营水文站始建于1997年，位于酒泉卫星发射中心大树里铁路桥上游400米处，该站是甘蒙分水的省界站，担负着进入内蒙古自治区的黑河总水量的监测任务。</w:t>
+        <w:t xml:space="preserve">This data includes monthly and annual runoff data of shaomaying hydrological station in Heihe River Basin from 1998 to 2016. Founded in 1997, shaomaying hydrometric station is located 400 meters upstream of dashuli railway bridge in Jiuquan Satellite Launch Center. It is a provincial boundary station for the diversion of water from Gansu to Mongolia and undertakes the task of monitoring the total water volume of Heihe River entering Inner Mongolia Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  目前水位采用人工观测，流量采用水文缆车施测。</w:t>
+        <w:t xml:space="preserve">  At present, the water level is observed manually and the flow is measured by hydrological cable car</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  根据《河流流量测验规范》(GB50179 -2015)，本数据由水文站径流资料研究人员通过实时观测数据整理所得。</w:t>
+        <w:t xml:space="preserve">  According to the code for river flow measurement (gb50179-2015), this data is collected by the runoff data researchers of hydrological stations through real-time observation data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  以《水位观测标准》、《河道流量测验规范》、《河流悬移质泥沙测验规范》、《水文测验手册》、《降水量观测规范》等规范为标准。数据来源可靠，数据质量良好。</w:t>
+        <w:t xml:space="preserve">  The standards are water level observation standard, river flow test specification, river suspended sediment test specification, hydrological test manual, precipitation observation specification and other specifications. The data source is reliable and the data quality is good </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1998/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1998/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,哨马营 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, shaoma camp </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:13.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 哨马营, 月径流量, 年径流量</w:t>
+        <w:t xml:space="preserve">Theme:Heihe River Basin, Ejina Banner, monthly maximum temperature, annual maximum temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016</w:t>
+        <w:t xml:space="preserve">Time:1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  哨马营 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  shaoma camp </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">鱼腾飞 </w:t>
+        <w:t xml:space="preserve">contributors:Yu tengfei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郭小燕  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Yu tengfei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFC0404300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">西北内陆区水资源安全保障技术集成与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">鱼腾飞. 黑河流域哨马营水文站逐月逐年径流资料数据集（1998-2016年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.XBSAQ.db2334.2022.</w:t>
+        <w:t xml:space="preserve">Yu tengfei. Monthly and annual runoff data set of shaomaying hydrological station in Heihe River Basin (1998-2016). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.XBSAQ.db2334.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>