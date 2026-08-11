--- v0 (2026-06-20)
+++ v1 (2026-08-11)
@@ -934,163 +934,163 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">一氧化碳, 温室气体, 大气本底, 一氧化碳, 温室气体, 大气本底</w:t>
+        <w:t xml:space="preserve">一氧化碳, 温室气体, 大气本底</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">学科：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">大气化学 , 大气化学 </w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">时间：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1990-2016</w:t>
+        <w:t xml:space="preserve">1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">格尔木,  青海省,  青藏高原,  格尔木,  青藏高原,  青海省 </w:t>
+        <w:t xml:space="preserve">格尔木,  青海省,  青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -1364,51 +1364,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">100.52</w:t>
+              <w:t xml:space="preserve">100.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FE2CE8F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
@@ -1453,51 +1453,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 36.17</w:t>
+              <w:t xml:space="preserve"> 36.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3924CDA2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="782BBB40" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">