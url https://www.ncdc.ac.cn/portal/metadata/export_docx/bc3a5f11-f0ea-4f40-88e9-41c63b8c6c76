--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">石羊河上游祁连山区生物观测数据（2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Biological observation data of Qilian Mountains in the upper reaches of Shiyang River (2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Biological observation data of Qilian Mountains in the upper reaches of Shiyang River (2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2749.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2749.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2749.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据包含了石羊河上游祁连山区青海云杉林、高山灌丛、退耕地三种植被类型区，共7块样地，其中高山灌丛2块、青海云杉4块、退耕地1块。包括样方地点、经纬度、样方面积、植物种类、平均胸径、株/丛数、平均高度、密度、盖度。</w:t>
+        <w:t xml:space="preserve">The data includes three types of vegetation types of Qinghai spruce forest, alpine shrub, and cropland in the Qilian Mountains of the upper reaches of the Shiyang River, and a total of seven sample plots, including two alpine shrubs, four Qinghai spruce, and one cropland. Including quadrat location, longitude and latitude, quadrat area, plant species, average DBH, number of plants/clumps, average height, density and coverage. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  按照课题制定的试验方案和中国生态系统研究网络编著的陆地生态系统水土气生观测规范进行数据的观测与采集。</w:t>
+        <w:t xml:space="preserve">  The data were observed and collected in accordance with the test plan developed by the project and the observation specifications for soil and water vapor generation in terrestrial ecosystems compiled by the China Ecosystem Research Network.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工观测，录入excel，利用excel统计植物种类、平均胸径、株/丛数、平均高度、密度、盖度等数据。</w:t>
+        <w:t xml:space="preserve">  Manual observation, input into excel, and use excel to count plant species, average DBH, number of plants/clumps, average height, density, coverage and other data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.原始数据精度符合统一试验方案和中国生态系统研究网络编著的陆地生态系统水土气生观测规范要求；   2.数据产生和汇集过程中的相关质量控制措施，包括完整的数据产生过程、使用的方法和标准规范、数据应用范围等内容，按照中国生态系统研究网络编著的陆地生态系统水土气生观测规范进行相关质量控制。</w:t>
+        <w:t xml:space="preserve">  1. The accuracy of the original data conforms to the requirements of the unified test plan and the specifications for the observation of soil and water vapor generation in terrestrial ecosystems compiled by the China Ecosystem Research Network;   2. Relevant quality control measures in the process of data generation and collection, including the complete data generation process, the methods and standards used, the scope of data application, and other contents, shall be carried out in accordance with the observation specifications for soil and water vapor generation in terrestrial ecosystems compiled by the China Ecosystem Research Network. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃天祝县哈溪镇 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Haxi Town, Tianzhu County, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">20.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:20.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">石羊河上游, 祁连山区, 生物观测</w:t>
+        <w:t xml:space="preserve">Theme:Upper reaches of Shiyang River, Qilian Mountains, biological observation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021</w:t>
+        <w:t xml:space="preserve">Time:2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃天祝县哈溪镇 </w:t>
+        <w:t xml:space="preserve">Place:Haxi Town </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郭树江 </w:t>
+        <w:t xml:space="preserve">contributors:GUO Shujiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王强强  </w:t>
+        <w:t xml:space="preserve">author:WANG Qiangqiang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GUO Shujiang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2019YFC0507400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">祁连山自然保护区生态环境评估、预警与 监控关键技术研究 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">郭树江. 石羊河上游祁连山区生物观测数据（2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2749.2023.</w:t>
+        <w:t xml:space="preserve">GUO Shujiang. Biological observation data of Qilian Mountains in the upper reaches of Shiyang River (2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2749.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>