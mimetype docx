--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2015-2019年黄河流域油料种植面积统计数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical Data on Oil Planting Area in the Yellow River Basin from 2015 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical Data on Oil Planting Area in the Yellow River Basin from 2015 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0031.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0031.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.2021.30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集主要收集了黄河流域各地区(以县区级单位，共103个)油料种植面积数据。数据主要来源于黄河流域各地区年鉴及省级统计年鉴。   1、数据集命名：流域油料种植面积统计.xlsx。   2、属性信息：省：黄河流域流经省级地区。市：黄河流域流经市级地区。县(区)：黄河流域流经县(区)级地区。种植面积：黄河流域地区油料种植占地面积。   数据集中每个工作表分别为2015～2019年黄河流域各地区油料种植面积数据，详细数据记录在详细栏中。</w:t>
+        <w:t xml:space="preserve">This dataset mainly collects data on the planting area of oil crops in various regions (with a total of 103 county-level districts) along the Yellow River Basin. The data primarily originates from the yearbooks of various regions along the Yellow River Basin and provincial statistical yearbooks. 1.Dataset Name: Statistics of Oil Crop Planting Area in the River Basin.xlsx. 2.Attribute Information: Province: Provincial areas where the Yellow River flows; City: Municipal areas where the Yellow River flows; County (District): County (District)-level areas where the Yellow River flows; Planting Area: The occupied area of oil crop planting in the basin areas. Each worksheet in the dataset presents the oil crop planting area data of various regions along the Yellow River Basin for the years from 2015 to 2019, with detailed data recorded in the "Detailed" column. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集数据源主要有各省市县统计局发布的2015年至2019年年鉴资料：   三门峡市统计年鉴2015年～2019年统计年鉴   洛阳市统计年鉴2015年～2019年统计年鉴   焦作市统计年鉴2015年～2019年统计年鉴   郑州市统计年鉴2015年～2019年统计年鉴   新乡市统计年鉴2015年～2019年统计年鉴   开封市统计年鉴2015年～2019年统计年鉴   濮阳市统计年鉴2015年～2019年统计年鉴   榆林市统计年鉴2015年～2019年统计年鉴   延安市统计年鉴2015年～2019年统计年鉴   渭南市统计年鉴2015年～2019年统计年鉴   忻州市统计年鉴2015年～2019年统计年鉴   临汾市统计年鉴2015年～2019年统计年鉴   运城市统计年鉴2015年～2019年统计年鉴   吕梁市统计年鉴2015年～2019年统计年鉴   菏泽市统计年鉴2015年～2019年统计年鉴   济宁市统计年鉴2015年～2019年统计年鉴   泰安市统计年鉴2015年～2019年统计年鉴   聊城市统计年鉴2015年～2019年统计年鉴   济南市统计年鉴2015年～2019年统计年鉴   滨州市统计年鉴2015年～2019年统计年鉴   淄博市统计年鉴2015年～2019年统计年鉴   东营市统计年鉴2015年～2019年统计年鉴   青海省统计年鉴2015年～2019年统计年鉴   阿坝藏族羌族自治州统计年鉴2015年～2019年统计年鉴   兰州市统计年鉴2015年～2019年统计年鉴   中卫市统计年鉴2015年～2019年统计年鉴   吴忠市统计年鉴2015年～2019年统计年鉴   银川市统计年鉴2015年～2019年统计年鉴   鄂尔多斯市统计年鉴2015年～2019年统计年鉴</w:t>
+        <w:t xml:space="preserve"> The data sources of this data set mainly include the yearbook data from 2015 to 2019 issued by the statistical bureaus of provinces, cities and counties:  Statistical yearbook of Sanmenxia City from 2015 to 2019  Luoyang statistical yearbook 2015 ~ 2019 statistical yearbook  Jiaozuo statistical yearbook 2015 ~ 2019 statistical yearbook  Zhengzhou statistical yearbook 2015 ~ 2019 statistical yearbook  Xinxiang statistical yearbook 2015 ~ 2019 statistical yearbook  Kaifeng statistical yearbook 2015 ~ 2019 statistical yearbook  Puyang statistical yearbook 2015 ~ 2019 statistical yearbook  Yulin statistical yearbook 2015 ~ 2019 statistical yearbook  Yan'an statistical yearbook 2015 ~ 2019 statistical yearbook  Weinan statistical yearbook 2015 ~ 2019 statistical yearbook  Xinzhou statistical yearbook 2015 ~ 2019 statistical yearbook  Linfen statistical yearbook 2015 ~ 2019  Yuncheng statistical yearbook 2015 ~ 2019  Luliang statistical yearbook 2015 ~ 2019 statistical yearbook  Heze statistical yearbook 2015 ~ 2019 statistical yearbook  Jining statistical yearbook 2015 ~ 2019 statistical yearbook  Statistical yearbook of Tai'an City from 2015 to 2019  Liaocheng statistical yearbook 2015 ~ 2019 statistical yearbook  Jinan statistical yearbook 2015 ~ 2019 statistical yearbook  Binzhou statistical yearbook 2015 ~ 2019  Zibo statistical yearbook 2015 ~ 2019  Dongying statistical yearbook 2015 ~ 2019 statistical yearbook  Qinghai statistical yearbook 2015 ~ 2019 statistical yearbook  Aba Tibetan and Qiang Autonomous Prefecture statistical yearbook 2015 ~ 2019  Lanzhou statistical yearbook 2015 ~ 2019 statistical yearbook  Zhongwei statistical yearbook 2015 ~ 2019  Wuzhong statistical yearbook 2015 ~ 2019 statistical yearbook  Yinchuan statistical yearbook 2015 ~ 2019  Ordos statistical yearbook 2015 ~ 2019 The data sources of this data set mainly include the yearbook data from 2015 to 2019 issued by the statistical bureaus of provinces, cities and counties:  Statistical yearbook of Sanmenxia City from 2015 to 2019  Luoyang statistical yearbook 2015 ~ 2019 statistical yearbook  Jiaozuo statistical yearbook 2015 ~ 2019 statistical yearbook  Zhengzhou statistical yearbook 2015 ~ 2019 statistical yearbook  Xinxiang statistical yearbook 2015 ~ 2019 statistical yearbook  Kaifeng statistical yearbook 2015 ~ 2019 statistical yearbook  Puyang statistical yearbook 2015 ~ 2019 statistical yearbook  Yulin statistical yearbook 2015 ~ 2019 statistical yearbook  Yan'an statistical yearbook 2015 ~ 2019 statistical yearbook  Weinan statistical yearbook 2015 ~ 2019 statistical yearbook  Xinzhou statistical yearbook 2015 ~ 2019 statistical yearbook  Linfen statistical yearbook 2015 ~ 2019  Yuncheng statistical yearbook 2015 ~ 2019  Luliang statistical yearbook 2015 ~ 2019 statistical yearbook  Heze statistical yearbook 2015 ~ 2019 statistical yearbook  Jining statistical yearbook 2015 ~ 2019 statistical yearbook  Statistical yearbook of Tai'an City from 2015 to 2019  Liaocheng statistical yearbook 2015 ~ 2019 statistical yearbook  Jinan statistical yearbook 2015 ~ 2019 statistical yearbook  Binzhou statistical yearbook 2015 ~ 2019  Zibo statistical yearbook 2015 ~ 2019  Dongying statistical yearbook 2015 ~ 2019 statistical yearbook  Qinghai statistical yearbook 2015 ~ 2019 statistical yearbook  Aba Tibetan and Qiang Autonomous Prefecture statistical yearbook 2015 ~ 2019  Lanzhou statistical yearbook 2015 ~ 2019 statistical yearbook  Zhongwei statistical yearbook 2015 ~ 2019  Wuzhong statistical yearbook 2015 ~ 2019 statistical yearbook  Yinchuan statistical yearbook 2015 ~ 2019  Ordos statistical yearbook 2015 ~ 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  来源于各区县年鉴。</w:t>
+        <w:t xml:space="preserve"> The data is sourced from the yearbooks of various districts and counties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">66.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:66.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">花生种植，大豆种植，油料</w:t>
+        <w:t xml:space="preserve">Theme:Peanut Cultivation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域,  山东,  四川,  宁夏,  内蒙古,  青海省,  山西省,  河南省,  甘肃省,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Yellow River Basin,  Shandong,  Sichuan,  Ningxia,  Inner Mongolia,  Qinghai Province,  Shanxi Province,  Henan Province,  Gansu Province,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2019年黄河流域油料种植面积统计数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.30.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Statistical Data on Oil Planting Area in the Yellow River Basin from 2015 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.30.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>