--- v1 (2026-06-20)
+++ v2 (2026-08-05)
@@ -799,51 +799,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Yellow River Basin,  Shandong,  Sichuan,  Ningxia,  Inner Mongolia,  Qinghai Province,  Shanxi Province,  Henan Province,  Gansu Province,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve">Place:Yellow River Basin,  Henan Province,  Shanxi Province,  Shandong,  Qinghai Province,  Sichuan,  Ningxia,  Inner Mongolia,  Gansu Province,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>