--- v2 (2026-08-05)
+++ v3 (2026-09-19)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical Data on Oil Planting Area in the Yellow River Basin from 2015 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2015-2019年黄河流域油料种植面积统计数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0031.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical Data on Oil Planting Area in the Yellow River Basin from 2015 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.YRiver.2021.30</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0031.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.2021.30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset mainly collects data on the planting area of oil crops in various regions (with a total of 103 county-level districts) along the Yellow River Basin. The data primarily originates from the yearbooks of various regions along the Yellow River Basin and provincial statistical yearbooks. 1.Dataset Name: Statistics of Oil Crop Planting Area in the River Basin.xlsx. 2.Attribute Information: Province: Provincial areas where the Yellow River flows; City: Municipal areas where the Yellow River flows; County (District): County (District)-level areas where the Yellow River flows; Planting Area: The occupied area of oil crop planting in the basin areas. Each worksheet in the dataset presents the oil crop planting area data of various regions along the Yellow River Basin for the years from 2015 to 2019, with detailed data recorded in the "Detailed" column. </w:t>
+        <w:t xml:space="preserve">  本数据集主要收集了黄河流域各地区(以县区级单位，共103个)油料种植面积数据。数据主要来源于黄河流域各地区年鉴及省级统计年鉴。   1、数据集命名：流域油料种植面积统计.xlsx。   2、属性信息：省：黄河流域流经省级地区。市：黄河流域流经市级地区。县(区)：黄河流域流经县(区)级地区。种植面积：黄河流域地区油料种植占地面积。   数据集中每个工作表分别为2015～2019年黄河流域各地区油料种植面积数据，详细数据记录在详细栏中。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data sources of this data set mainly include the yearbook data from 2015 to 2019 issued by the statistical bureaus of provinces, cities and counties:  Statistical yearbook of Sanmenxia City from 2015 to 2019  Luoyang statistical yearbook 2015 ~ 2019 statistical yearbook  Jiaozuo statistical yearbook 2015 ~ 2019 statistical yearbook  Zhengzhou statistical yearbook 2015 ~ 2019 statistical yearbook  Xinxiang statistical yearbook 2015 ~ 2019 statistical yearbook  Kaifeng statistical yearbook 2015 ~ 2019 statistical yearbook  Puyang statistical yearbook 2015 ~ 2019 statistical yearbook  Yulin statistical yearbook 2015 ~ 2019 statistical yearbook  Yan'an statistical yearbook 2015 ~ 2019 statistical yearbook  Weinan statistical yearbook 2015 ~ 2019 statistical yearbook  Xinzhou statistical yearbook 2015 ~ 2019 statistical yearbook  Linfen statistical yearbook 2015 ~ 2019  Yuncheng statistical yearbook 2015 ~ 2019  Luliang statistical yearbook 2015 ~ 2019 statistical yearbook  Heze statistical yearbook 2015 ~ 2019 statistical yearbook  Jining statistical yearbook 2015 ~ 2019 statistical yearbook  Statistical yearbook of Tai'an City from 2015 to 2019  Liaocheng statistical yearbook 2015 ~ 2019 statistical yearbook  Jinan statistical yearbook 2015 ~ 2019 statistical yearbook  Binzhou statistical yearbook 2015 ~ 2019  Zibo statistical yearbook 2015 ~ 2019  Dongying statistical yearbook 2015 ~ 2019 statistical yearbook  Qinghai statistical yearbook 2015 ~ 2019 statistical yearbook  Aba Tibetan and Qiang Autonomous Prefecture statistical yearbook 2015 ~ 2019  Lanzhou statistical yearbook 2015 ~ 2019 statistical yearbook  Zhongwei statistical yearbook 2015 ~ 2019  Wuzhong statistical yearbook 2015 ~ 2019 statistical yearbook  Yinchuan statistical yearbook 2015 ~ 2019  Ordos statistical yearbook 2015 ~ 2019 The data sources of this data set mainly include the yearbook data from 2015 to 2019 issued by the statistical bureaus of provinces, cities and counties:  Statistical yearbook of Sanmenxia City from 2015 to 2019  Luoyang statistical yearbook 2015 ~ 2019 statistical yearbook  Jiaozuo statistical yearbook 2015 ~ 2019 statistical yearbook  Zhengzhou statistical yearbook 2015 ~ 2019 statistical yearbook  Xinxiang statistical yearbook 2015 ~ 2019 statistical yearbook  Kaifeng statistical yearbook 2015 ~ 2019 statistical yearbook  Puyang statistical yearbook 2015 ~ 2019 statistical yearbook  Yulin statistical yearbook 2015 ~ 2019 statistical yearbook  Yan'an statistical yearbook 2015 ~ 2019 statistical yearbook  Weinan statistical yearbook 2015 ~ 2019 statistical yearbook  Xinzhou statistical yearbook 2015 ~ 2019 statistical yearbook  Linfen statistical yearbook 2015 ~ 2019  Yuncheng statistical yearbook 2015 ~ 2019  Luliang statistical yearbook 2015 ~ 2019 statistical yearbook  Heze statistical yearbook 2015 ~ 2019 statistical yearbook  Jining statistical yearbook 2015 ~ 2019 statistical yearbook  Statistical yearbook of Tai'an City from 2015 to 2019  Liaocheng statistical yearbook 2015 ~ 2019 statistical yearbook  Jinan statistical yearbook 2015 ~ 2019 statistical yearbook  Binzhou statistical yearbook 2015 ~ 2019  Zibo statistical yearbook 2015 ~ 2019  Dongying statistical yearbook 2015 ~ 2019 statistical yearbook  Qinghai statistical yearbook 2015 ~ 2019 statistical yearbook  Aba Tibetan and Qiang Autonomous Prefecture statistical yearbook 2015 ~ 2019  Lanzhou statistical yearbook 2015 ~ 2019 statistical yearbook  Zhongwei statistical yearbook 2015 ~ 2019  Wuzhong statistical yearbook 2015 ~ 2019 statistical yearbook  Yinchuan statistical yearbook 2015 ~ 2019  Ordos statistical yearbook 2015 ~ 2019</w:t>
+        <w:t xml:space="preserve">  本数据集数据源主要有各省市县统计局发布的2015年至2019年年鉴资料：   三门峡市统计年鉴2015年～2019年统计年鉴   洛阳市统计年鉴2015年～2019年统计年鉴   焦作市统计年鉴2015年～2019年统计年鉴   郑州市统计年鉴2015年～2019年统计年鉴   新乡市统计年鉴2015年～2019年统计年鉴   开封市统计年鉴2015年～2019年统计年鉴   濮阳市统计年鉴2015年～2019年统计年鉴   榆林市统计年鉴2015年～2019年统计年鉴   延安市统计年鉴2015年～2019年统计年鉴   渭南市统计年鉴2015年～2019年统计年鉴   忻州市统计年鉴2015年～2019年统计年鉴   临汾市统计年鉴2015年～2019年统计年鉴   运城市统计年鉴2015年～2019年统计年鉴   吕梁市统计年鉴2015年～2019年统计年鉴   菏泽市统计年鉴2015年～2019年统计年鉴   济宁市统计年鉴2015年～2019年统计年鉴   泰安市统计年鉴2015年～2019年统计年鉴   聊城市统计年鉴2015年～2019年统计年鉴   济南市统计年鉴2015年～2019年统计年鉴   滨州市统计年鉴2015年～2019年统计年鉴   淄博市统计年鉴2015年～2019年统计年鉴   东营市统计年鉴2015年～2019年统计年鉴   青海省统计年鉴2015年～2019年统计年鉴   阿坝藏族羌族自治州统计年鉴2015年～2019年统计年鉴   兰州市统计年鉴2015年～2019年统计年鉴   中卫市统计年鉴2015年～2019年统计年鉴   吴忠市统计年鉴2015年～2019年统计年鉴   银川市统计年鉴2015年～2019年统计年鉴   鄂尔多斯市统计年鉴2015年～2019年统计年鉴</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data is sourced from the yearbooks of various districts and counties.</w:t>
+        <w:t xml:space="preserve">  来源于各区县年鉴。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:66.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">66.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXCEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Peanut Cultivation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">花生种植，大豆种植，油料</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Yellow River Basin,  Henan Province,  Shanxi Province,  Shandong,  Qinghai Province,  Sichuan,  Ningxia,  Inner Mongolia,  Gansu Province,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域,  河南省,  山西省,  山东,  青海省,  四川,  宁夏,  内蒙古,  甘肃省,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,599 +1458,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘春  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH13506-103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH-13514-0209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Statistical Data on Oil Planting Area in the Yellow River Basin from 2015 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.30.</w:t>
+        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2019年黄河流域油料种植面积统计数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.30.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>