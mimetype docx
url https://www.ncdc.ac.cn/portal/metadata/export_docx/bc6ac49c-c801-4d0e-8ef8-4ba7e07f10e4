--- v0 (2026-05-05)
+++ v1 (2026-08-04)
@@ -2,944 +2,796 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">三塔四跨悬索桥双层板桁组合钢梁受力性能分析及参数研究数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of mechanical performance analysis and parameter research of double deck plate truss composite steel beam of three tower four span Suspension bridge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of mechanical performance analysis and parameter research of double deck plate truss composite steel beam of three tower four span Suspension bridge</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2783.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2783.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2783.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集为正交异性钢桥面板力学性能分析过程的参数，包含基本设计参数和分析参数：梁在恒载作用下的等效刚度和轴力，分析时所建立两种有限元模型的恒载效应比较，并进行了参数研究，以研究各种结构参数对结构的影响，得到的分析结果可以帮助更好的了解钢桥面板与桁架组合系统的复杂力学性能。</w:t>
+        <w:t xml:space="preserve">This data set is the parameter of the mechanical performance analysis process of orthotropic steel bridge deck, including the basic design parameters and analysis parameters: the equivalent stiffness and axial force of the beam under dead load. The dead load effect of the two finite element models established during the analysis is compared, and the parameter research is carried out to study the influence of various structural parameters on the structure, The obtained analysis results can help to better understand the complex mechanical properties of the steel deck and truss composite system. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  由计算模拟得到。</w:t>
+        <w:t xml:space="preserve"> It is obtained by calculation and simulation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  由计算模拟得到。</w:t>
+        <w:t xml:space="preserve"> It is obtained by calculation and simulation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> &amp; emsp; The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">19.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:19.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Plate-truss composite steel girder, Three-tower suspension bridge, Mechanical performance, Component structural system</w:t>
+        <w:t xml:space="preserve">Theme:Plate-truss composite steel girder, Three-tower suspension bridge, Mechanical performance, Component structural system</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -973,69 +825,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1062,69 +896,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1146,69 +962,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1235,69 +1033,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1323,818 +1103,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">程进 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">程进  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">程进. 三塔四跨悬索桥双层板桁组合钢梁受力性能分析及参数研究数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2783.2023.</w:t>
+        <w:t xml:space="preserve">. Data set of mechanical performance analysis and parameter research of double deck plate truss composite steel beam of three tower four span Suspension bridge. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2783.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>