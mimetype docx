--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Comprehensive permafrost ground temperature dataset along the Jiamo Highway in Northeast China (2019-2023)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">加漠公路沿线多年冻土地温综合数据集（2019-2023年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7292.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Comprehensive permafrost ground temperature dataset along the Jiamo Highway in Northeast China (2019-2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7292.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7292.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7292.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  加漠公路沿线多年冻土地温综合数据集（4处钻孔），数据时间为2019年8月1日-2023年6月3日。数据通过现场布设的热敏电阻温度链（冰冻圈科学与冻土工程国家重点实验室研制，测量精度±0.05℃）自动采集，并由CR3000数据采集仪及TRM128深孔测温扩展板记录，采集频率为2h/次。原始观测数据经逐日统计计算生成日尺度数据，形成数据集。本数据集可用于管道沿线冻土热力特性分析、冻土环境监测、工程热扰动研究及相关冻土灾害与环境科学研究。   表格数据空间位置信息如下：   经度（7km：124.225673；33km：124.313038；94km：124.193015；104km：124.2088508）   纬度（7km：50.471026；33km：50.686076；94km：51.160560；104km：51.2449126）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The original observation data was automatically collected through the thermistor temperature chain (developed by the State Key Laboratory of Cryosphere Science and Frozen Soil Engineering, with a measurement accuracy of ± 0.05 ℃) deployed on the site, and recorded by the CR3000 data acquisition instrument and the TRM128 deep hole temperature measurement expansion board, with a collection frequency of 2h/time.</w:t>
+        <w:t xml:space="preserve">  原始观测数据通过现场布设的热敏电阻温度链（冰冻圈科学与冻土工程国家重点实验室研制，测量精度±0.05℃）自动采集，并由CR3000数据采集仪及TRM128深孔测温扩展板记录，采集频率为2h/次。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Set up 4 boreholes on site and use thermistor temperature chains for automatic observation, with a measurement accuracy of ± 0.05 ℃; The acquisition unit includes the CR3000 data acquisition instrument from Campbell Scientific in the United States and the TRM128 deep hole temperature measurement expansion board. The temperature probe is installed at a depth covering 0 to 25 meters, with a collection frequency of once every 2 hours.     Following standard specifications: The observation method complies with field monitoring standards and relevant technical requirements to ensure the accuracy and representativeness of monitoring data.     Processing method: The raw observation data is calculated on a daily basis to generate a daily average ground temperature dataset; The data has not been interpolated, simulated, or subjected to any other secondary calculation processing.</w:t>
+        <w:t xml:space="preserve">  现场布设4处钻孔，使用热敏电阻温度链进行自动观测，测量精度±0.05℃；采集单元包括美国Campbell Scientific公司的CR3000数据采集仪及TRM128深孔测温扩展板。温度探头布设深度覆盖0至25 m，采集频率为2小时一次。   遵循标准规范：观测方法符合野外监测规范及相关技术要求，确保监测数据的准确性与代表性。   加工处理方法：原始观测数据经逐日统计计算，生成日平均地温数据集；数据未进行插值、模拟或其他二次计算处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The collection equipment is regularly calibrated to ensure the continuity, accuracy, and scientific applicability of the data. </w:t>
+        <w:t xml:space="preserve">  采集设备定期校准，以保证数据的连续性、准确性和科学适用性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/08/01-2023/06/03</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/08/01-2023/06/03</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Northeast Permafrost Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东北多年冻土区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:799.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">799.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Observation of frozen soil and ground temperature along the Jiamo Highway, Permafrost, Ground Temperature Monitoring</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">加漠公路沿线, 冻土, 地温观测</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019 2020 2021 2022 2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 2020 2021 2022 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Northeast Permafrost Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东北多年冻土区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 51.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">124.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">124.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,560 +1458,828 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Li Guoyu,  Chen Dun,  Gao Kai,  Wang Fei,  Cao Yapeng,  Yin Guoan,  NIU Fujun,  Shang Yunhu,  Lin Juncen,  Du Qingsong,  Jia Han,  Wang Yapeng,  Qi Shunshun,  Ai Xihui,  Yang Jiawei,  Li Zhaoxiang,  Hu Meirong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李国玉,  陈敦,  高凯,  王飞,  曹亚鹏,  尹国安,  牛富俊,  商允虎,  林峻岑,  杜青松,  贾寒,  王亚鹏,  齐舜舜,  艾熙惠,  杨佳伟,  李兆祥,  胡美容 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Gao Kai </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高凯  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Chen Dun </w:t>
+        <w:t xml:space="preserve">,  陈敦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Chen Dun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈敦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022FY100700</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022FY100700</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Survey of Permafrost Conditions and Freeze-Thaw Damage in the High-Latitude Regions of Northeast China</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东北高纬度多年冻土本底及冻融灾害调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Guoyu, Chen Dun, Gao Kai, Wang Fei, Cao Yapeng, Yin Guoan, NIU Fujun, Shang Yunhu, Lin Juncen, Du Qingsong, Jia Han, Wang Yapeng, Qi Shunshun, Ai Xihui, Yang Jiawei, Li Zhaoxiang, Hu Meirong. Comprehensive permafrost ground temperature dataset along the Jiamo Highway in Northeast China (2019-2023). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7292.2026.</w:t>
+        <w:t xml:space="preserve">李国玉,陈敦,高凯,王飞,曹亚鹏,尹国安,牛富俊,商允虎,林峻岑,杜青松,贾寒,王亚鹏,齐舜舜,艾熙惠,杨佳伟,李兆祥,胡美容. 加漠公路沿线多年冻土地温综合数据集（2019-2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7292.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>