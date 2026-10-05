--- v1 (2026-07-06)
+++ v2 (2026-10-05)
@@ -664,51 +664,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">799.2 KiB</w:t>
+        <w:t xml:space="preserve">796.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>