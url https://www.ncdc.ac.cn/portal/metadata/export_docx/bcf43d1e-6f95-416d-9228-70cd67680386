--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -1719,51 +1719,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chi Y, Zhan Y, Wang K, Ye H. Sequential spatiotemporal distribution of PM2.5, SO2 and Ozone in China from 2015 to 2020[J]. Earth Syst. Sci. Data Discuss., 2023-03-08, 2023: 1-38. </w:t>
+        <w:t xml:space="preserve">Chi Y, Zhan Y, Wang K, Ye H. Sequential spatiotemporal distribution of PM₂.5, SO₂ and Ozone in China from 2015 to 2020[J]. Earth System Science Data Discussions, 2023, 2023: 1-38. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-2023-76.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>