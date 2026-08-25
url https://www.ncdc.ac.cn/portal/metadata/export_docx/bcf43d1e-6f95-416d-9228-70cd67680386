--- v1 (2026-07-11)
+++ v2 (2026-08-25)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MuAP Spatial distribution of various air pollutants in China at 1 km(PM2.5 2015-01-01:2020-12-31) (Version1.1)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国1km多源空气污染物PM2.5空间分布数据集（2015年-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.8093749</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">MuAP Spatial distribution of various air pollutants in China at 1 km(PM2.5 2015-01-01:2020-12-31) (Version1.1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6961.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.8093749</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6961.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset optimizes the LightGBM model by combining spatial sampling and parameter convolution, utilizing ground observation data, remote sensing products, meteorological data, auxiliary data, and random IDs. Based on the above technology and simulation of air pollutants, generate daily PM2.5 products with a resolution of 1 kilometer in most parts of China from 2015 to 2020. </w:t>
+        <w:t xml:space="preserve">  本数据集通过结合空间采样与参数卷积，利用地面观测数据、遥感产品、气象数据、辅助数据及随机ID，对LightGBM模型进行优化。基于上述技术及空气污染物的模拟，生成中国大部分地区2015年至2020年期间日分辨率1公里PM2.5产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data is sourced from https://doi.org/10.5194/essd-2023-76 , 2023.</w:t>
+        <w:t xml:space="preserve">  数据来源于https://doi.org/10.5194/essd-2023-76, 2023。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This dataset optimizes the LightGBM model by combining spatial sampling and parameter convolution, utilizing ground observation data, remote sensing products, meteorological data, auxiliary data, and random IDs.</w:t>
+        <w:t xml:space="preserve">  本数据集通过结合空间采样与参数卷积，利用地面观测数据、遥感产品、气象数据、辅助数据及随机ID，对LightGBM模型进行优化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Through random sampling, random site sampling, region specific validation, comparison of different models, and horizontal comparison of different studies, the reliability and effectiveness of simulating the spatial distribution of various atmospheric pollutants have been verified. The CV value of the random sample shows that the R ² of PM2.5 is 0.88 and the RMSE is 9.91 µ g/m ³. </w:t>
+        <w:t xml:space="preserve">  通过随机采样、随机站点采样、区域特定验证、不同模型比较及不同研究的横向对比，验证了对多种大气污染物空间分布的模拟具有可靠性和有效性。随机样本的CV值显示，PM2.5的R²为0.88。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:26.0 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26.0 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:PM2.5, LightGBM model, air pollution, convolution</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PM2.5, LightGBM模型, 空气污染, 卷积</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric chemistry </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气化学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1533,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YE Hong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">叶红 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YE Hong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">叶红  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YE Hong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">叶红</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YE Hong. MuAP Spatial distribution of various air pollutants in China at 1 km(PM2.5 2015-01-01:2020-12-31) (Version1.1). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6961.2025.</w:t>
+        <w:t xml:space="preserve">叶红. 中国1km多源空气污染物PM2.5空间分布数据集（2015年-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6961.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chi Y, Zhan Y, Wang K, Ye H. Sequential spatiotemporal distribution of PM₂.5, SO₂ and Ozone in China from 2015 to 2020[J]. Earth System Science Data Discussions, 2023, 2023: 1-38. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-2023-76.</w:t>
+        <w:t xml:space="preserve">Chi Y, Zhan Y, Wang K, Ye H. Sequential spatiotemporal distribution of PM₂.5, SO₂ and Ozone in China from 2015 to 2020[J/OL]. Earth System Science Data Discussions, 2023, 2023: 1-38. DOI: 10.5194/essd-2023-76.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>