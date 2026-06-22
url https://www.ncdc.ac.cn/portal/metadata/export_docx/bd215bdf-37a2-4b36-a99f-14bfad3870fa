--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2002-2004年乌鲁木齐河源1号冰川总控水文点逐日平均气温</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily average temperature at the general control hydrological point of glacier No. 1 at the source of the Urumqi River, 2002-2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily average temperature at the general control hydrological point of glacier No. 1 at the source of the Urumqi River, 2002-2004</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/Tianshan.029.2017.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/Tianshan.029.2017.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Tianshan.2020.81</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  天山一号冰川属双支冰斗山谷冰川、长2.2公里、平均宽度500米、面积1.828平方公里、最大厚度140米、最高点海拔4476米、年均运动速度约5米、冰舌末端海拔3734米、雪线平均高度为4055米、朝向东北、主流呈“S”型。总控水文点的自动气象站获取的2002-2004年的逐日平均气温数据。本数据集可提取冰川的气象信息、研究冰川的物质平衡等。</w:t>
+        <w:t xml:space="preserve">Tianshan one glacier is a double branch ice bucket valley glacier, 2.2 kilometers long, the average width of 500 meters, an area of 1.828 square kilometers, the maximum thickness of 140 meters, the highest point of 4476 meters above sea level, the average annual rate of movement of about 5 meters, the end of the tongue of the ice at an altitude of 3734 meters, the average snow line height of 4055 meters, toward the northeast, the mainstream was “S “ type. The daily average temperature data for 2002-2004 obtained from the automatic weather station at the general control hydrological point. This dataset can be used to extract meteorological information about glaciers and to study the material balance of glaciers. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测、检验、测定。</w:t>
+        <w:t xml:space="preserve"> Observation, inspection and determination</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据，未经加工处理。</w:t>
+        <w:t xml:space="preserve"> Raw data, unprocessed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据，数据质量良好.</w:t>
+        <w:t xml:space="preserve"> Raw data with good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2002/01/01-2004/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2002/01/01-2004/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">河源1号冰川观测站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heyuan Glacier Observatory No. 1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">191.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:191.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态, 水文, 逐日平均气温</w:t>
+        <w:t xml:space="preserve">Theme:ecology, hydrology, Daily average temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文气象学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2002 2003 2004</w:t>
+        <w:t xml:space="preserve">Time:2002 2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,  天山站,  河源1号冰川 </w:t>
+        <w:t xml:space="preserve">Place:XinJiang,  TianShanStation,  Heyuan No.1 Glacier </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾</w:t>
+        <w:t xml:space="preserve">contacts:Wang Feiteng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967383</w:t>
+        <w:t xml:space="preserve">phone:0931-4967383</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">wangfeiteng@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:wangfeiteng@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李忠勤,  王飞腾 </w:t>
+        <w:t xml:space="preserve">contributors:LI Zhongqin,  WANG Feiteng  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾  </w:t>
+        <w:t xml:space="preserve">author:WANG Feiteng  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Zhongqin , WANG Feiteng  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李忠勤,王飞腾. 2002-2004年乌鲁木齐河源1号冰川总控水文点逐日平均气温. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.81.</w:t>
+        <w:t xml:space="preserve">LI Zhongqin, WANG Feiteng . Daily average temperature at the general control hydrological point of glacier No. 1 at the source of the Urumqi River, 2002-2004. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.81.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>