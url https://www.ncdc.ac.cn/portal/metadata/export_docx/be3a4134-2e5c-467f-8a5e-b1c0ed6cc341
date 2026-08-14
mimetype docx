--- v0 (2026-06-24)
+++ v1 (2026-08-14)
@@ -20,91 +20,91 @@
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国MODIS逐日无云500m积雪面积产品（2000-2020年）</w:t>
+        <w:t xml:space="preserve">中国MODIS逐日无云500m积雪面积产品（2000-至今）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">China's MODIS daily cloudless 500m snow cover area product data set (2000-2020)</w:t>
+        <w:t xml:space="preserve">China's MODIS daily cloudless 500m snow cover area product data set (2000–Present)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  积雪是冰冻圈重要的组成部分，积雪覆盖范围影响地气能量平衡，进而影响气候和环境变化。积雪面积是重要的积雪参数之一，是水文和气候模型的重要输入。本数据集针对中国积雪特性，基于MODIS反射率产品MOD/MYD09GA，利用不同土地覆盖类型条件下发展了多指数结合积雪判别算法，提高了林区和山区积雪面积精度，同时利用隐马尔科夫算法、多源数据融合方法实现了产品的完全去云，制备2000-2020年空间分辨率为500m的逐日无云积雪面积数据集。该数据集以HDF5文件格式存储，每个HDF5文件包含18个数据要素，其中包括数据值（0=陆地，1=影像识别积雪， 2=去云插补积雪，3=雪深插补积雪，4=水体，255=填充值）、数据起始日期、经纬度等。同时为了快速预览积雪分布情况，逐日文件包含积雪面积缩略图，以jpg格式存储。此外本数据集还包含了用户使用手册。本数据集将根据实时卫星遥感数据和算法更新情况（目前到2020年12月）进行持续的补充和完善，并采用完全开放共享。</w:t>
+        <w:t xml:space="preserve">  积雪是冰冻圈重要的组成部分，积雪覆盖范围影响地气能量平衡，进而影响气候和环境变化。积雪面积是重要的积雪参数之一，是水文和气候模型的重要输入。本数据集针对中国积雪特性，基于MODIS反射率产品MOD/MYD09GA，利用不同土地覆盖类型条件下发展了多指数结合积雪判别算法，提高了林区和山区积雪面积精度，同时利用隐马尔科夫算法、多源数据融合方法实现了产品的完全去云，制备2000年以来空间分辨率为500m的逐日无云积雪面积数据集。该数据集以HDF5文件格式存储，每个HDF5文件包含18个数据要素，其中包括数据值（0=陆地，1=影像识别积雪， 2=去云插补积雪，3=雪深插补积雪，4=水体，255=填充值）、数据起始日期、经纬度等。同时为了快速预览积雪分布情况，逐日文件包含积雪面积缩略图，以jpg格式存储。此外本数据集还包含了用户使用手册。本数据集将根据卫星遥感数据和算法更新情况实时更新，并采用完全开放共享。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -568,147 +568,147 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>采集时间</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000/02/27-2020/12/31</w:t>
+        <w:t xml:space="preserve">2000/02/27-2026/07/21</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>采集地点</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国陆域 </w:t>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">16.6 GiB</w:t>
+        <w:t xml:space="preserve">17.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1021,163 +1021,163 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MODIS, 积雪面积, 去云, 逐日</w:t>
+        <w:t xml:space="preserve">积雪面积, 去云, 逐日, MODIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">学科：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">时间：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024 2025 2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国陆域 </w:t>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -1832,340 +1832,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据贡献者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">郝晓华,  孙兴亮,  纪文政,  王晓艳,  高扬,  赵琴,  赵宏宇,  王建,  李弘毅 </w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>元数据作者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">郝晓华  </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据管理者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">郝晓华</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
-[...148 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2443,144 +2273,72 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">郝晓华,孙兴亮,纪文政,王晓艳,高扬,赵琴,赵宏宇,王建,李弘毅. 中国MODIS逐日无云500m积雪面积产品（2000-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.I-SNOW.2020.9.</w:t>
+        <w:t xml:space="preserve">中国MODIS逐日无云500m积雪面积产品（2000-至今）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.I-SNOW.2020.9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
-      </w:r>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/hess-26-1937-2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>