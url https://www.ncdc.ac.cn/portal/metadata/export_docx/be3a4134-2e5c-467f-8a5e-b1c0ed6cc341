--- v1 (2026-08-14)
+++ v2 (2026-09-28)
@@ -188,51 +188,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据共享方式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t xml:space="preserve">开放获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -664,51 +664,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">17.3 GiB</w:t>
+        <w:t xml:space="preserve">21.1 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1021,89 +1021,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">积雪面积, 去云, 逐日, MODIS</w:t>
+        <w:t xml:space="preserve">积雪, 积雪范围, MODIS, 积雪覆盖, 积雪面积, 逐日</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">学科：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1832,147 +1832,167 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据贡献者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">郝晓华,  孙兴亮,  纪文政,  王晓艳,  高扬,  赵琴,  赵宏宇,  王建,  李弘毅 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>元数据作者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">郝晓华  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  孙兴亮  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据管理者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">郝晓华</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
@@ -2273,72 +2293,164 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国MODIS逐日无云500m积雪面积产品（2000-至今）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.I-SNOW.2020.9.</w:t>
+        <w:t xml:space="preserve">郝晓华,孙兴亮,纪文政,王晓艳,高扬,赵琴,赵宏宇,王建,李弘毅. 中国MODIS逐日无云500m积雪面积产品（2000-至今）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.I-SNOW.2020.9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hao X, Huang G, Zheng Z, Sun X, Ji W, Zhao H, Wang J, Li H, Wang X. Development and validation of a new MODIS snow-cover-extent product over China[J/OL]. Hydrol. Earth Syst. Sci., 2022-04-19, 26(8): 1937-1952. DOI: 10.5194/hess-26-1937-2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zhao Qin, Hao Xiaohua, Shao Donghang, Ji Wenzheng, Huang Guanghui, Zhao Zisheng, Zhang Juan. Optimizing Cloud Mask Accuracy over Snow-Covered Terrain with a Multistage Decision Tree Framework[J]. Remote Sensing, 2025, 17(24): 3992.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>