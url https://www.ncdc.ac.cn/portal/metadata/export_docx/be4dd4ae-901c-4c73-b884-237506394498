--- v0 (2026-05-09)
+++ v1 (2026-08-07)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国各省日二氧化碳排放量数据集(2019-2020年)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily CO2 emission for China's provinces in 2019 and 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily CO2 emission for China's provinces in 2019 and 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.4730175</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.4730175</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6665.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集首次提供了包括西藏在内的中国31个省份的日二氧化碳排放数据，覆盖电力、工业和地面运输三个行业。首次公布了各省二氧化碳排放量的季节、周、假日变化情况。将周和节假日信息作为归因添加到本数据集中，以便进一步分析周末和节假日对中国二氧化碳排放的影响。这种细粒度和及时性的清单将有助于在大流行恢复期间和正在进行的能源转型期间对二氧化碳排放进行更本地化和适应性的管理。</w:t>
+        <w:t xml:space="preserve">This data set provides daily carbon dioxide emission data of 31 provinces in China, including Xizang, for the first time, covering three industries: power, industry and ground transportation. The seasonal, weekly, and holiday changes in carbon dioxide emissions in each province were announced for the first time. Add week and holiday information as attribution to this dataset for further analysis of the impact of weekends and holidays on China's carbon dioxide emissions. This fine-grained and timely inventory will contribute to more localized and adaptive management of carbon dioxide emissions during pandemic recovery and ongoing energy transition periods. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  泽诺多网站https://zenodo.org/records/4730175</w:t>
+        <w:t xml:space="preserve"> Zenodo website https://zenodo.org/records/4730175</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  收集、整理、分析。</w:t>
+        <w:t xml:space="preserve"> Collect, organize, and analyze.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">6.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:6.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">碳排放, 地面运输量, 工业总和</w:t>
+        <w:t xml:space="preserve">Theme:Carbon emissions, ground transportation volume, total industrial output</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">Place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,832 +1185,583 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Minyufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘竹,  崔铎,  邓铸 </w:t>
+        <w:t xml:space="preserve">contributors:LIU Zhu  ,  CUI Duo ,  DENG Zhu  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘竹  </w:t>
+        <w:t xml:space="preserve">author:LIU Zhu   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  崔铎  </w:t>
+        <w:t xml:space="preserve">,  CUI Duo  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  邓铸  </w:t>
+        <w:t xml:space="preserve">,  DENG Zhu  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LIU Zhu   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘竹,崔铎,邓铸. 中国各省日二氧化碳排放量数据集(2019-2020年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6665.2024.</w:t>
+        <w:t xml:space="preserve">LIU Zhu  , CUI Duo , DENG Zhu . Daily CO2 emission for China's provinces in 2019 and 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6665.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Cui D, Liu Z, Duan C, Deng Z, Deng X, Song X, Dou X, Sun T. Daily CO2 emission for China's provinces in 2019 and 2020[J]. Earth Syst. Sci. Data Discuss., 2021-05-21, 2021: 1-31. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-2021-153.</w:t>
       </w:r>