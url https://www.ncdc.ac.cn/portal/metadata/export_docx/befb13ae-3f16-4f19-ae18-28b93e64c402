--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The detection and positioning data of hidden cracks in the Goupitan high concrete dam</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">构皮滩高混凝土坝隐性裂缝探测定位数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri_dam.db6887.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The detection and positioning data of hidden cracks in the Goupitan high concrete dam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NHRI_DAM.DB6887.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nhri_dam.db6887.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI_DAM.DB6887.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In concrete structures, hidden cracks that grow can foreshadow structural accidents. Detecting these hidden cracks early can help control cracking risks. However, due to the combined effects of their microscopic scale and the macroscopic scale of engineering structures, there is currently a lack of effective methods for detecting hidden cracks in high concrete dams. This study proposes a novel detection method based on the capillary adsorption principle of hidden cracks in concrete. It involves developing a fluorescent solution and using drones equipped with ultraviolet radiation and fluorescence stimulation to detect and locate hidden cracks. The study also introduces a method for interpreting the stimulated forms of hidden cracks and has developed two drone platforms: one for spraying fluorescent solution and stimulation, and the other for ultraviolet radiation and optical imaging detection and positioning. Field tests on the Goupitan high concrete dam have identified hidden cracks as small as 0.01 mm in the spillway gate piers, addressing the industry challenge of efficiently detecting hidden cracks in hard - to - reach areas. This data can support the prevention and control of cracking risks in the Goupitan dam by providing early - warning - level information. </w:t>
+        <w:t xml:space="preserve">  混凝土隐性裂缝在生长中暗藏结构事故先兆，及早探明隐裂缝即可从源头控制工程开裂危险。然而，在隐裂缝形态细观尺度与工程结构宏观尺度综合制约下，目前尚缺乏在高混凝土坝中探明隐裂缝的技术方法。本研究利用混凝土隐裂缝毛细吸附原理，构思荧光激励紫外线辐射无人机探测定位技术；自研激励专用荧光溶液，提出隐裂缝激励形态解译方法；研发荧光喷液激励无人机平台与紫外光辐射可将光成像探测定位无人机平台。通过自研探测技术，在构皮滩高混凝土坝泄水孔闸墩探明了0.01mm级隐裂缝，解决了目前工程结构中特别是人员难达区域中隐性裂缝难以高效探测的行业难题。该数据可为构皮滩大坝开裂风险防控提供事故先兆级数据支持。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  This dataset is obtained using the fluorescence - stimulated UV radiation detection and positioning equipment for hidden cracks in high concrete dams. Drones first observe the initial state of the surface to be stimulated. Then, fluorescent - solution - spraying drones perform spraying. Detection drones radiate UV light and scales on the stimulated surface. Through visible - light imaging, hidden cracks are detected and their relative positions are determined.</w:t>
+        <w:t xml:space="preserve">  本数据是基于高混凝土坝隐性裂缝荧光激励紫外线辐射探测定位技术装备，通过探测无人机事前观察待激励面初始状态，荧光喷液无人机喷液激励，探测无人机向荧光激励面辐射紫外光并投射标识尺，通过可见光相机成像探明隐裂缝，确定裂缝相对位置的方法探测获得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  This data is directly detected by the fluorescence - stimulated UV radiation detection and positioning equipment for hidden cracks in high concrete dams, without needing processing, etc.</w:t>
+        <w:t xml:space="preserve">  本数据为通过高混凝土坝隐性裂缝荧光激励紫外线辐射探测定位技术装备直接探测获得，无需加工等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  When ambient illuminance is between 300 and 1000 lux and the surface of the concrete dam area to be detected is free of large - scale attachments, the detection drone first flies to the area to observe and record the initial state of the dam surface. Then, the spraying drone sprays the area. When the fluorescent solution on the surface can flow freely, the spraying is adequate. After spraying, within 60 seconds, the detection drone performs visible - light imaging under UV radiation and scale radiation, and the distribution data of hidden cracks is obtained from the detection images. </w:t>
+        <w:t xml:space="preserve">  当环境光照度在300~1000lux，混凝土坝面待探测区域表面不存在大范围的附着物时，使用探测无人机在激励前飞抵待探测区域观察记录坝面初始状态；然后喷液无人机对待探测区域进行喷液激励，待探测区域表面荧光激励液恰好可自由流动时，激励程度满足要求；激励后，在60s内基于探测无人机平台对激励面完成紫外光与标识尺辐射下的可见光成像；从探测图像中获得隐裂缝的分布数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2024/05/08-2024/05/16</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/05/08-2024/05/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place: Goupitan high concrete dam </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">构皮滩高混凝土坝 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.excel</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Concrete hidden cracks, fluorescence stimulation, detection, positioning</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">混凝土隐裂缝, 荧光激励, 探测, 定位</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China，Yuqing County,  Guizhou Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国,  贵州省余庆县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:JIA Yu,  WANG Yukun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">贾宇,  王宇琨 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WANG Yukun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王宇琨  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:JIA Yu </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">贾宇</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021YFC3090104</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021YFC3090104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高混凝土坝隐性裂缝探测诊断与修复技术装备</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">JIA Yu, WANG Yukun. The detection and positioning data of hidden cracks in the Goupitan high concrete dam. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI_DAM.DB6887.2025.</w:t>
+        <w:t xml:space="preserve">贾宇,王宇琨. 构皮滩高混凝土坝隐性裂缝探测定位数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI_DAM.DB6887.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>