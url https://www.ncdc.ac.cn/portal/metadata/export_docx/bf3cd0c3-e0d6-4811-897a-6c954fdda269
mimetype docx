--- v0 (2026-05-07)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">复合絮凝剂在高浊矿井水中的应用效果数据集（2020年10月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of application effect of composite flocculant in high turbidity mine water (October 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of application effect of composite flocculant in high turbidity mine water (October 2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2192.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2192.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2192.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  用硅藻土和防腐乳化油配制成一定浓度的模拟水样，测试PFS、P(AM-DMDAAC-ODMA)和复合絮凝剂对模拟水样浊度和含油量的处理效果，分别考察了絮凝剂投加量、温度和pH这三种因素对模拟水样处理效果的影响。此外，还采取了陕西省榆林市某煤矿的矿井水，用于检验PFS、P(AM-DMDAAC-ODMA)和复合絮凝剂对矿井水的实际处理效果。数据集共包含296个数据，4组数据。</w:t>
+        <w:t xml:space="preserve">A certain concentration of simulated water sample was prepared with diatomite and anti-corrosion emulsified oil. The treatment effects of PFS, P (am-dmdaac-odma) and composite flocculant on turbidity and oil content of simulated water sample were tested. The effects of flocculant dosage, temperature and pH on the treatment effect of simulated water sample were investigated respectively. In addition, the mine water from a coal mine in Yulin City, Shaanxi Province was taken to test the actual treatment effect of PFS, P (am-dmdaac-odma) and composite flocculant on mine water. The data set contains 296 data and 4 groups of data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  室内实验，自主产生。</w:t>
+        <w:t xml:space="preserve">  Indoor experiment, self generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  用浊度仪对上清液的浊度进行测试。含油量的测量采用国标HJ970-2018水质-石油类的测定-紫外分光光度法。首先将适量实验样品转移至1000mL分液漏斗中，再量取25mL正己烷洗涤采样瓶，全部转移至分液漏斗中，充分振摇2min，静置分层后，将下层水相全部转移至烧杯中。将上层萃取液转移至已加入3g无水硫酸钠的锥形瓶中，盖紧瓶塞，振摇数次，静置。将烧杯中的下层水相重复上述步骤再次萃取，以保证水相中的油分被充分萃取。用紫外分光光度计在波长225nm处测定样品的吸光度。设置空白组试样重复以上步骤。</w:t>
+        <w:t xml:space="preserve"> The turbidity of the supernatant was tested by turbidimeter. The oil content is measured by the national standard hj970-2018 water quality - Determination of petroleum - UV spectrophotometry. First, transfer an appropriate amount of experimental samples to a 1000ml separating funnel, then measure 25ml n-hexane to wash the sampling bottle, transfer them all to the separating funnel, shake them fully for 2min, stand for stratification, and transfer all the lower aqueous phase to the beaker. Transfer the upper extract to a conical flask that has been added with 3G anhydrous sodium sulfate, close the cork, shake several times and stand still. Repeat the above steps to extract the lower aqueous phase in the beaker again to ensure that the oil in the aqueous phase is fully extracted. The absorbance of the sample was measured at the wavelength of 225 nm with an ultraviolet spectrophotometer. Set the blank group sample and repeat the above steps.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/10/01-2020/10/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/10/01-2020/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">北京市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Beijing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">196.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:196.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">复合絮凝剂, 水样浊度, pH, PFS</w:t>
+        <w:t xml:space="preserve">Theme:Composite flocculant, turbidity of water sample, pH, PFS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">北京市 </w:t>
+        <w:t xml:space="preserve">Place:Beijing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张春晖 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Chunhui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张春晖  </w:t>
+        <w:t xml:space="preserve">author:Zhang Chunhui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhang Chunhui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张春晖. 复合絮凝剂在高浊矿井水中的应用效果数据集（2020年10月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2192.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Chunhui. Data set of application effect of composite flocculant in high turbidity mine water (October 2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2192.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>