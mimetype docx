--- v0 (2026-05-06)
+++ v1 (2026-08-01)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：阿柔加密观测区Landsat TM地面同步观测数据集（2008年7月22日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: Landsat TM ground synchronous observation data set in ARW encrypted observation area (July 22, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: Landsat TM ground synchronous observation data set in ARW encrypted observation area (July 22, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2995.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2995.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1841</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年7月22日，针对7月23日的LandSat TM数据，在阿柔加密观测区开展了狼毒和棘豆盖度的加密调查，主要通过照相法观测狼毒覆盖度，并开展样方调查工作。本数据可为TM卫星数据反演毒草覆盖度提供基本的地面验证数据集。   照相法观测狼毒覆盖度。样方规格：51m×51m，针对不同的覆盖度共计调查了10个样方，每个大样方分为17×17个3m×3m的格子。在格子角上采用普通相机拍照，每个样方拍摄324张。照相：使用的相机为尼康D80，标配18-135mm镜头，照相高度为1.5米，正对地面向下照。   样方调查数据存储：Excel格式表格。主要调查的项目有：GPS点号、物种、株数、高度、覆盖度、生物量。（1）GPS点号用GARMIN GPS 76记录。（2）物种采用人工识别的方法。（3）株数采用人工数的方法。（4）高度用卷尺测量，4－5个重复。（5）覆盖度采用人工估计的方法。在0.5m×0.5m的大格子内细分为100个小格，数其中狼毒所占格数。（6）生物量取0.5m×0.5m样品，称鲜重，杀青后烘干，称干重。   该数据集包括：同步TM影像文件夹，样方覆盖度调查照片文件夹，GPS记录点文件、覆盖度文件，样方调查表文件（包括株高和物种方格数）。</w:t>
+        <w:t xml:space="preserve">On July 22, 2008, according to the Landsat TM data on July 23, the encryption survey of Stellera chamaejasme and Oxytropis coverage was carried out in the aro encryption observation area. The coverage of Stellera chamaejasme was mainly observed by photography, and the quadrat survey was carried out. This data can provide a basic ground verification data set for TM satellite data inversion of poisonous grass coverage. Photographic observation of Stellera chamaejasme coverage. Sample specification: 51m × 51m, a total of 10 quadrats are investigated for different coverage, and each large quadrat is divided into 17 × 17 3M × 3M grid. Take 324 photos of each quadrat with an ordinary camera at the corner of the grid. Photography: the camera used is Nikon D80, with a standard 18-135mm lens, with a photography height of 1.5m, facing the ground downward. Quadrat survey data storage: Excel format table. The main items investigated are: GPS point number, species, number of plants, height, coverage and biomass（ 1) The GPS point number is recorded with Garmin GPS 76（ 2) Species were identified manually（ 3) The number of plants adopts the method of labor（ 4) Measure the height with a tape measure, 4-5 repetitions（ 5) The coverage is estimated manually. At 0.5m × The large grid of 0.5m is subdivided into 100 small grids, of which chamaejasme accounts for the number of grids（ 6) The biomass is taken as 0.5m × 0.5m sample, weigh fresh weight, dry weight after killing green. The data set includes: synchronous TM image folder, quadrat coverage survey photo folder, GPS record point file, coverage file, quadrat questionnaire file (including plant height and species grid number) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  照相法观测狼毒覆盖度。样方规格：51m×51m，针对不同的覆盖度共计调查了10个样方，每个大样方分为17×17个3m×3m的格子。在格子角上采用普通相机拍照，每个样方拍摄324张。照相：使用的相机为尼康D80，标配18-135mm镜头，照相高度为1.5米，正对地面向下照。   样方调查数据存储：Excel格式表格。主要调查的项目有：GPS点号、物种、株数、高度、覆盖度、生物量。   （1）GPS点号用GARMIN GPS 76记录。   （2）物种采用人工识别的方法。   （3）株数采用人工数的方法。   （4）高度用卷尺测量，4－5个重复。   （5）覆盖度采用人工估计的方法。在0.5m×0.5m的大格子内细分为100个小格，数其中狼毒所占格数。   （6）生物量取0.5m×0.5m样品，称鲜重，杀青后烘干，称干重。</w:t>
+        <w:t xml:space="preserve">  Photographic observation of Stellera chamaejasme coverage. Sample specification: 51m × 51m, a total of 10 quadrats are investigated for different coverage, and each large quadrat is divided into 17 × 17 3M × 3M grid. Take 324 photos of each quadrat with an ordinary camera at the corner of the grid. Photography: the camera used is Nikon D80, with a standard 18-135mm lens, with a photography height of 1.5m, facing the ground downward.   Quadrat survey data storage: Excel format table. The main items investigated are: GPS point number, species, number of plants, height, coverage and biomass.  （ 1) The GPS point number is recorded with Garmin GPS 76.  （ 2) Species were identified manually.  （ 3) The number of plants adopts the method of labor.  （ 4) Measure the height with a tape measure, 4-5 repetitions.  （ 5) The coverage is estimated manually. At 0.5m × The large grid of 0.5m is subdivided into 100 small grids, of which chamaejasme accounts for the number of grids.  （ 6) The biomass is taken as 0.5m × 0.5m sample, weigh fresh weight, dry weight after killing green</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包括：同步TM影像文件夹，样方覆盖度调查照片文件夹，GPS记录点文件、覆盖度文件，样方调查表文件（包括株高和物种方格数）。</w:t>
+        <w:t xml:space="preserve">  The data set includes: synchronous TM image folder, quadrat coverage survey photo folder, GPS record point file, coverage file, quadrat questionnaire file (including plant height and species grid number)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/07/22-2008/07/23</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/07/22-2008/07/23</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,阿柔加密观测区,上游寒区水文试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, a rou intensive observation area, upstream cold region, hydrological test area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.8 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河, 狼毒覆盖, 阿柔加密观测站, 航天遥感, 植被, 生物量, 植被盖度, 可见光遥感</w:t>
+        <w:t xml:space="preserve">Theme:Heihe River, Stellera chamaejasme cover, aro encryption observation station, aerospace remote sensing, vegetation, biomass, vegetation coverage, visible light remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  上游寒区水文试验区,  阿柔加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  upstream cold region,  hydrological test area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘超,  马明国,  冉有华 </w:t>
+        <w:t xml:space="preserve">contributors:Liu chao,  Ma mingguo,  Ran Youhua </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">冉有华  </w:t>
+        <w:t xml:space="preserve">author:Ran Youhua </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Liu chao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘超,马明国,冉有华. 黑河综合遥感联合试验：阿柔加密观测区Landsat TM地面同步观测数据集（2008年7月22日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1841.</w:t>
+        <w:t xml:space="preserve">Liu chao, Ma mingguo, Ran Youhua. Heihe River Integrated Remote Sensing joint experiment: Landsat TM ground synchronous observation data set in ARW encrypted observation area (July 22, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1841.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">钱金波, 马明国. 基于数码照片的狼毒盖度估算[J]. 地球科学进展, 2009, 24, (07): 776-783. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">