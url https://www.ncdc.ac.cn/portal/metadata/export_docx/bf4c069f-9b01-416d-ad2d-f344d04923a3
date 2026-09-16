--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: Landsat TM ground synchronous observation data set in ARW encrypted observation area (July 22, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：阿柔加密观测区Landsat TM地面同步观测数据集（2008年7月22日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2995.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: Landsat TM ground synchronous observation data set in ARW encrypted observation area (July 22, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1841</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2995.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1841</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On July 22, 2008, according to the Landsat TM data on July 23, the encryption survey of Stellera chamaejasme and Oxytropis coverage was carried out in the aro encryption observation area. The coverage of Stellera chamaejasme was mainly observed by photography, and the quadrat survey was carried out. This data can provide a basic ground verification data set for TM satellite data inversion of poisonous grass coverage. Photographic observation of Stellera chamaejasme coverage. Sample specification: 51m × 51m, a total of 10 quadrats are investigated for different coverage, and each large quadrat is divided into 17 × 17 3M × 3M grid. Take 324 photos of each quadrat with an ordinary camera at the corner of the grid. Photography: the camera used is Nikon D80, with a standard 18-135mm lens, with a photography height of 1.5m, facing the ground downward. Quadrat survey data storage: Excel format table. The main items investigated are: GPS point number, species, number of plants, height, coverage and biomass（ 1) The GPS point number is recorded with Garmin GPS 76（ 2) Species were identified manually（ 3) The number of plants adopts the method of labor（ 4) Measure the height with a tape measure, 4-5 repetitions（ 5) The coverage is estimated manually. At 0.5m × The large grid of 0.5m is subdivided into 100 small grids, of which chamaejasme accounts for the number of grids（ 6) The biomass is taken as 0.5m × 0.5m sample, weigh fresh weight, dry weight after killing green. The data set includes: synchronous TM image folder, quadrat coverage survey photo folder, GPS record point file, coverage file, quadrat questionnaire file (including plant height and species grid number) </w:t>
+        <w:t xml:space="preserve">  2008年7月22日，针对7月23日的LandSat TM数据，在阿柔加密观测区开展了狼毒和棘豆盖度的加密调查，主要通过照相法观测狼毒覆盖度，并开展样方调查工作。本数据可为TM卫星数据反演毒草覆盖度提供基本的地面验证数据集。   照相法观测狼毒覆盖度。样方规格：51m×51m，针对不同的覆盖度共计调查了10个样方，每个大样方分为17×17个3m×3m的格子。在格子角上采用普通相机拍照，每个样方拍摄324张。照相：使用的相机为尼康D80，标配18-135mm镜头，照相高度为1.5米，正对地面向下照。   样方调查数据存储：Excel格式表格。主要调查的项目有：GPS点号、物种、株数、高度、覆盖度、生物量。（1）GPS点号用GARMIN GPS 76记录。（2）物种采用人工识别的方法。（3）株数采用人工数的方法。（4）高度用卷尺测量，4－5个重复。（5）覆盖度采用人工估计的方法。在0.5m×0.5m的大格子内细分为100个小格，数其中狼毒所占格数。（6）生物量取0.5m×0.5m样品，称鲜重，杀青后烘干，称干重。   该数据集包括：同步TM影像文件夹，样方覆盖度调查照片文件夹，GPS记录点文件、覆盖度文件，样方调查表文件（包括株高和物种方格数）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Photographic observation of Stellera chamaejasme coverage. Sample specification: 51m × 51m, a total of 10 quadrats are investigated for different coverage, and each large quadrat is divided into 17 × 17 3M × 3M grid. Take 324 photos of each quadrat with an ordinary camera at the corner of the grid. Photography: the camera used is Nikon D80, with a standard 18-135mm lens, with a photography height of 1.5m, facing the ground downward.   Quadrat survey data storage: Excel format table. The main items investigated are: GPS point number, species, number of plants, height, coverage and biomass.  （ 1) The GPS point number is recorded with Garmin GPS 76.  （ 2) Species were identified manually.  （ 3) The number of plants adopts the method of labor.  （ 4) Measure the height with a tape measure, 4-5 repetitions.  （ 5) The coverage is estimated manually. At 0.5m × The large grid of 0.5m is subdivided into 100 small grids, of which chamaejasme accounts for the number of grids.  （ 6) The biomass is taken as 0.5m × 0.5m sample, weigh fresh weight, dry weight after killing green</w:t>
+        <w:t xml:space="preserve">  照相法观测狼毒覆盖度。样方规格：51m×51m，针对不同的覆盖度共计调查了10个样方，每个大样方分为17×17个3m×3m的格子。在格子角上采用普通相机拍照，每个样方拍摄324张。照相：使用的相机为尼康D80，标配18-135mm镜头，照相高度为1.5米，正对地面向下照。   样方调查数据存储：Excel格式表格。主要调查的项目有：GPS点号、物种、株数、高度、覆盖度、生物量。   （1）GPS点号用GARMIN GPS 76记录。   （2）物种采用人工识别的方法。   （3）株数采用人工数的方法。   （4）高度用卷尺测量，4－5个重复。   （5）覆盖度采用人工估计的方法。在0.5m×0.5m的大格子内细分为100个小格，数其中狼毒所占格数。   （6）生物量取0.5m×0.5m样品，称鲜重，杀青后烘干，称干重。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data set includes: synchronous TM image folder, quadrat coverage survey photo folder, GPS record point file, coverage file, quadrat questionnaire file (including plant height and species grid number)</w:t>
+        <w:t xml:space="preserve">  该数据集包括：同步TM影像文件夹，样方覆盖度调查照片文件夹，GPS记录点文件、覆盖度文件，样方调查表文件（包括株高和物种方格数）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/07/22-2008/07/23</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/07/22-2008/07/23</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, a rou intensive observation area, upstream cold region, hydrological test area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,阿柔加密观测区,上游寒区水文试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.8 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Heihe River, Stellera chamaejasme cover, aro encryption observation station, aerospace remote sensing, vegetation, biomass, vegetation coverage, visible light remote sensing</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河, 狼毒覆盖, 阿柔加密观测站, 航天遥感, 植被, 生物量, 植被盖度, 可见光遥感</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  upstream cold region,  hydrological test area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  上游寒区水文试验区,  阿柔加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,585 +1458,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu chao,  Ma mingguo,  Ran Youhua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘超,  马明国,  冉有华 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ran Youhua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冉有华  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Liu chao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘超</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu chao, Ma mingguo, Ran Youhua. Heihe River Integrated Remote Sensing joint experiment: Landsat TM ground synchronous observation data set in ARW encrypted observation area (July 22, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1841.</w:t>
+        <w:t xml:space="preserve">刘超,马明国,冉有华. 黑河综合遥感联合试验：阿柔加密观测区Landsat TM地面同步观测数据集（2008年7月22日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1841.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">钱金波, 马明国. 基于数码照片的狼毒盖度估算[J]. 地球科学进展, 2009, 24, (07): 776-783. </w:t>
+        <w:t xml:space="preserve">钱金波, 马明国. 基于数码照片的狼毒盖度估算[J]. 地球科学进展, 2009, 24(07): 776-783.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>