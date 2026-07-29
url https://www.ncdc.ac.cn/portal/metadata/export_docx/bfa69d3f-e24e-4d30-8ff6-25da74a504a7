--- v0 (2026-04-29)
+++ v1 (2026-07-29)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">内蒙古自治区鄂尔多斯市海流兔河流域地下水位统测数据（2019年4月-6月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Groundwater level measurement data of Hailiutu River Basin in Ordos City, Inner Mongolia Autonomous Region (April June 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Groundwater level measurement data of Hailiutu River Basin in Ordos City, Inner Mongolia Autonomous Region (April June 2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2181.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2181.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2181.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据集为内蒙古自治区鄂尔多斯市海流兔河流域的地下水统测数据，包含了主要控制点和统测井的经纬度、高程和地下水埋深，该数据测量采用手持式GPS记录。可以为该流域潜水含水层的地下水流场及埋深和地下特性进行分析。</w:t>
+        <w:t xml:space="preserve">The dataset is the groundwater survey data of the Hailiutu River Basin in Ordos City, Inner Mongolia Autonomous Region. It includes the latitude, longitude, elevation, and groundwater depth of the main control points and logging wells. The data measurement is recorded using handheld GPS. It can analyze the groundwater flow field, burial depth, and underground characteristics of the groundwater aquifer in the basin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实际测量，自主产生。</w:t>
+        <w:t xml:space="preserve">    Actual measurement, generated independently.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用手持式GPS记录位置及高程，水位由测绳记录。</w:t>
+        <w:t xml:space="preserve">    Handheld GPS is used to record location and elevation, and water level is recorded by a measuring rope.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/04/01-2019/06/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/04/01-2019/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">内蒙古自治区鄂尔多斯市海流兔河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Hailiutu River Basin, Ordos City, Inner Mongolia Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">175.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:175.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地下水流场, 地下水埋深, 地下水特性</w:t>
+        <w:t xml:space="preserve">Theme:Groundwater flow field, groundwater depth, groundwater characteristics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">内蒙古自治区鄂尔多斯市海流兔河流域 </w:t>
+        <w:t xml:space="preserve">Place:Hailiutu River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">109.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">段利民 </w:t>
+        <w:t xml:space="preserve">contributors:Duan Limin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">段利民  </w:t>
+        <w:t xml:space="preserve">author:Duan Limin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">段利民. 内蒙古自治区鄂尔多斯市海流兔河流域地下水位统测数据（2019年4月-6月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2181.2022.</w:t>
+        <w:t xml:space="preserve">Duan Limin. Groundwater level measurement data of Hailiutu River Basin in Ordos City, Inner Mongolia Autonomous Region (April June 2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2181.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>