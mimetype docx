--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Petroleum and Natural Gas Resources in the Yellow River Basin from 2015 to 2016</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2015-2016年黄河流域石油天然气资源</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1938.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Petroleum and Natural Gas Resources in the Yellow River Basin from 2015 to 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1938.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1938.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1938.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset collects the petroleum and natural gas reserves of various provinces within the Yellow River Basin from 2015 to 2016. The petroleum reserves are collected in units of 10,000 tons, while the natural gas reserves are collected in units of 100 million cubic meters. The provinces within the Yellow River Basin include Henan Province, Shaanxi Province, Shanxi Province, Shandong Province, Qinghai Province, Sichuan Province, Gansu Province, Ningxia Hui Autonomous Region, and Inner Mongolia Autonomous Region. </w:t>
+        <w:t xml:space="preserve">  该数据集收集了流域各省份2015-2016年的石油和天然气储量，石油以万吨为单位进行收集，天然气以亿立方米为单位进行收集。黄河流域的各省份分别为河南省，陕西省，山西省，山东省，青海省，四川省，甘肃省，宁夏回族自治区，内蒙古自治区。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Visit the official website of the National Bureau of Statistics (http://www.stats.gov.cn/tjsj/), and query the annual data by conducting a keyword search in the regional division module.</w:t>
+        <w:t xml:space="preserve">  国家统计局官网（http://www.stats.gov.cn/tjsj/），查询年度数据，按分地区模块进行关键词搜索</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Data that has been organized into a tabular form based on information from the official website of the National Bureau of Statistics (http://www.stats.gov.cn/tjsj/).</w:t>
+        <w:t xml:space="preserve">  由国家统计局官网（http://www.stats.gov.cn/tjsj/）数据整理成表格形式的数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> During the process of data production and aggregation, strict data quality control measures are implemented, and there are comprehensive procedures for data generation and utilization methods. </w:t>
+        <w:t xml:space="preserve">  在数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据产生过程和使用方法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:13.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:Excel</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Yellow River Basin, Petroleum, Natural Gas</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域, 石油, 天燃气</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province,  Henan Province,  Shanxi Province,  Shandong Province,  Qinghai Province,  Sichuan Province,  Ningxia Hui Autonomous Region,  Inner Mongolia Autonomous Region,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,  河南省,  山西省,  山东省,  青海省,  四川省,  宁夏回族自治区,  内蒙古自治区,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,599 +1419,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  MIN Yufang,  Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南,  康建芳,  敏玉芳,  刘春 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘春  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH13506-103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH-13514-0209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, MIN Yufang, Liu chun. Petroleum and Natural Gas Resources in the Yellow River Basin from 2015 to 2016. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1938.2022.</w:t>
+        <w:t xml:space="preserve">张耀南,康建芳,敏玉芳,刘春. 2015-2016年黄河流域石油天然气资源. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1938.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>