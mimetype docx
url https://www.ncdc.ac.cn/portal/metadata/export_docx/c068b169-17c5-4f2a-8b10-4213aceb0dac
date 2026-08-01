--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -961,51 +961,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘肃省,  河南省,  山西省,  山东省,  青海省,  四川省,  宁夏回族自治区,  内蒙古自治区,  陕西省 </w:t>
+        <w:t xml:space="preserve">甘肃省,  河南省,  陕西省,  山西省,  山东省,  青海省,  四川省,  宁夏回族自治区,  内蒙古自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>