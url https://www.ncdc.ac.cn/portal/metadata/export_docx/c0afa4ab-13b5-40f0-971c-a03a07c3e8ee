--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -2,798 +2,933 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Heihe integrated observatory network (eddy covariance system of mixed forest station, 2024)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">黑河流域地表过程综合观测网（混合林站涡动相关仪-2024）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dataset of Heihe integrated observatory network (eddy covariance system of mixed forest station, 2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  该数据集包含了2024年1月1日至2024年12月31日的黑河流域地表过程综合观测网下游混合林站涡动相关仪观测数据。站点位于内蒙古额济纳旗四道桥，下垫面是胡杨与柽柳。观测点的经纬度是101.1335E，41.9903N，海拔874 m。涡动相关仪的架高22m，采样频率是10Hz，超声朝向是正北向，超声风速温度仪（CSAT3B）与CO2/H2O分析仪（Li7500DS）之间的距离是17cm。 涡动相关仪的原始观测数据为10Hz，发布的数据是采用Eddypro软件处理的30分钟数据，其处理的主要步骤包括：野点值剔除，延迟时间校正，坐标旋转（二次坐标旋转），频率响应修正，超声虚温修正和密度（WPL）修正等。同时对各通量值进行质量评价，主要是大气平稳性（Δst）和湍流相似性特征（ITC）的检验。对Eddypro软件输出的30min通量值也进行了筛选：（1）剔除仪器出错时的数据；（2）剔除降水前后1h的数据；（3）剔除10Hz原始数据中每30min内缺失率大于10%的数据。观测数据的平均周期为30分钟，一天48个数据，缺失数据标记为-9999。冬季水汽密度出现一些负值，进行了剔除。 发布的观测数据包括：日期/时间Date/Time，风向Wdir（°），水平风速Wnd（m/s），侧向风速标准差Std_Uy（m/s），超声虚温Tv（℃），水汽密度H2O（g/m3），二氧化碳浓度CO2（mg/m3），摩擦速度Ustar（m/s），奥布霍夫长度L（m），感热通量Hs（W/m2），潜热通量LE（W/m2），二氧化碳通量Fc（mg/（m2s）），感热通量的质量标识QA_Hs，潜热通量的质量标识QA_LE，二氧化碳通量的质量标识QA_Fc。感热、潜热、二氧化碳通量的质量标识分为九级（质量标识1-3数据质量好，4-6数据质量较好，7-8数据质量较差（较插补数据好）；9数据质量差））。数据时间的含义，如0:30代表0:00-0:30的平均；数据以*.xls格式存储。 黑河流域地表过程综合观测网或站点信息请参考Liu et al. (2018)和Liu et al. (2023)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2024/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域下游,混合林站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:hydrology</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Mixed Forest Station in the Lower Reaches of Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域下游 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -827,51 +962,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -898,51 +1051,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -964,51 +1135,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1035,51 +1224,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1105,684 +1312,959 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin,  CHE Tao ,  Xu ziwei,  Ren zhiguo,  Tan Junlei,  Zhang Yang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民,  车涛,  徐自为,  任志国,  谭俊磊,  张阳 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu shaomin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  CHE Tao  </w:t>
+        <w:t xml:space="preserve">,  车涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Xu ziwei </w:t>
+        <w:t xml:space="preserve">,  徐自为  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Ren zhiguo </w:t>
+        <w:t xml:space="preserve">,  任志国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Tan Junlei </w:t>
+        <w:t xml:space="preserve">,  谭俊磊  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Zhang Yang </w:t>
+        <w:t xml:space="preserve">,  张阳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2023YFF1303500</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023YFF1303500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极端生态环境水循环关键参量监测设备与物联网监测系统研制和示范 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin, CHE Tao , Xu ziwei, Ren zhiguo, Tan Junlei, Zhang Yang. Dataset of Heihe integrated observatory network (eddy covariance system of mixed forest station, 2024). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">刘绍民,车涛,徐自为,任志国,谭俊磊,张阳. 黑河流域地表过程综合观测网（混合林站涡动相关仪-2024）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu S, Xu Z, Che T, Li X, Xu T, Ren Z, Zhang Y, Tan J, Song L, Zhou J, Zhu Z, Yang X, Liu R, Ma Y. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth Syst. Sci. Data, 2023-11-10, 15, (11): 4959-4981. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-15-4959-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
       </w:r>