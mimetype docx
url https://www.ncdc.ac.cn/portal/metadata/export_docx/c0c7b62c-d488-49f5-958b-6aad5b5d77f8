--- v0 (2026-04-29)
+++ v1 (2026-09-11)
@@ -2202,53 +2202,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zeng Y, Jing T, Xu B, Yang X, Jian J, Zong R, Wang B, Dai W, Deng L, Fang N, Shi Z. Vectorized dataset of check dams on the Chinese Loess Plateau using object-based classification method from Google Earth images[J]. Earth System Science Data Discussions, 2023, 2023: 1-18. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-2023-120.</w:t>
+        <w:t xml:space="preserve">Zeng Y, Jing T, Xu B, Yang X, Jian J, Zong R, Wang B, Dai W, Deng L, Fang N, Shi Z. Vectorized dataset of check dams on the Chinese Loess Plateau using object-based classification method from Google Earth images[J/OL]. Earth System Science Data Discussions, 2023, 2023: 1-18. DOI: 10.5194/essd-2023-120.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>