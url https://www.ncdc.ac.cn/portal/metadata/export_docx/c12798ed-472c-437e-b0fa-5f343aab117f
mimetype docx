--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山高寒灌丛气象积雪观测数据集（2022-2025年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological Snow Observation Dataset of Alpine Shrubs in Qilian Mountains (2022-2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological Snow Observation Dataset of Alpine Shrubs in Qilian Mountains (2022-2025)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7032.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7032.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7032.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">积雪</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据为2022年至2025年祁连山高寒灌丛气象积雪观测数据，观测要素为气温、湿度、大气压、表面温度、四分量辐射、反照率。观测周期为10分钟，通过平均计算获取各参数的日值。   本数据主要基于国家自然科学基金项目“灌丛化对干旱区山区积雪积累和消融过程的影响研究（42171147）”支持，用于监测高寒灌丛区气象及积雪变化。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据为观测数据集：空气温湿度采用HKT-HC2传感器，二维超声测风仪采用WDS2传感器，辐射四分量净辐射采用NR01传感器，表面温度传感器采用HKT-SI111，数采采用CR350控制器。</w:t>
+        <w:t xml:space="preserve"> This data is an observation dataset: HKT-HC2 sensor is used for air temperature and humidity, WDS2 sensor is used for two-dimensional ultrasonic anemometer, NR01 sensor is used for radiation four component net radiation, HKT-SI111 sensor is used for surface temperature, and CR350 controller is used for data acquisition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测周期为10分钟，通过平均计算获取各参数的日值。</w:t>
+        <w:t xml:space="preserve"> The observation period is 10 minutes, and the daily values of each parameter are obtained through average calculation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量好，中间无中断。</w:t>
+        <w:t xml:space="preserve"> Good data quality with no interruptions in between. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2022/10/03-2025/07/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2022/10/03-2025/07/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青海省海北州祁连县扎麻什乡葫芦沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Hulugou watershed, Zhamashi Township, Qilian County, Haibei Prefecture, Qinghai Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3200.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3200.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">3300.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">479.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:479.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气象, 气温, 湿度, 大气压, 表面温度, 四分量辐射, 反照率, 祁连山</w:t>
+        <w:t xml:space="preserve">Theme:Meteorology, temperature, humidity, atmospheric pressure, surface temperature, four component radiation, albedo, Qilian Mountains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 , 水文气象学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science , Hydrometeorology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022 2023 2024 2025</w:t>
+        <w:t xml:space="preserve">Time:2022 2023 2024 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山 </w:t>
+        <w:t xml:space="preserve">Place:Qilian Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,984 +1226,683 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘章文,  韩春坛,  陈仁升 </w:t>
+        <w:t xml:space="preserve">contributors:LiuZhangwen,  HAN Chuntan,  Chen renshen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘章文  </w:t>
+        <w:t xml:space="preserve">author:LiuZhangwen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LiuZhangwen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:25ZYJA019</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">气候变化对祁连山-河西走廊区域复杂生态系统影响评 估与监测预警技术研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:42171147</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">灌丛化对干旱区山区积雪积累和消融过程的影响研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘章文,韩春坛,陈仁升. 祁连山高寒灌丛气象积雪观测数据集（2022-2025年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7032.2025.</w:t>
+        <w:t xml:space="preserve">LiuZhangwen, HAN Chuntan, Chen renshen. Meteorological Snow Observation Dataset of Alpine Shrubs in Qilian Mountains (2022-2025). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7032.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Zhangwen, Chen Rensheng, Qi Jinxian, Dang Zhiying, Han Chuntan, Yang Yong. Control of Mosses on Water Flux in an Alpine Shrub Site on the Qilian Mountains, Northwest China[J]. Plants, 2022, 11, (22):3111. </w:t>
+        <w:t xml:space="preserve">Liu Zhangwen, Chen Rensheng, Qi Jinxian, Dang Zhiying, Han Chuntan, Yang Yong. [J]. Plants, 2022, [J]. 11, (22):3111. Control of Mosses on Water Flux in an Alpine Shrub Site on the Qilian Mountains, Northwest China[J]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>