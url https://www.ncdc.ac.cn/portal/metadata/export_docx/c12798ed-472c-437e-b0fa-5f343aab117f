--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological Snow Observation Dataset of Alpine Shrubs in Qilian Mountains (2022-2025)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">祁连山高寒灌丛气象积雪观测数据集（2022-2025年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7032.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological Snow Observation Dataset of Alpine Shrubs in Qilian Mountains (2022-2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7032.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7032.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7032.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Snow</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">积雪</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据为2022年至2025年祁连山高寒灌丛气象积雪观测数据，观测要素为气温、湿度、大气压、表面温度、四分量辐射、反照率。观测周期为10分钟，通过平均计算获取各参数的日值。   本数据主要基于国家自然科学基金项目“灌丛化对干旱区山区积雪积累和消融过程的影响研究（42171147）”支持，用于监测高寒灌丛区气象及积雪变化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This data is an observation dataset: HKT-HC2 sensor is used for air temperature and humidity, WDS2 sensor is used for two-dimensional ultrasonic anemometer, NR01 sensor is used for radiation four component net radiation, HKT-SI111 sensor is used for surface temperature, and CR350 controller is used for data acquisition.</w:t>
+        <w:t xml:space="preserve">  本数据为观测数据集：空气温湿度采用HKT-HC2传感器，二维超声测风仪采用WDS2传感器，辐射四分量净辐射采用NR01传感器，表面温度传感器采用HKT-SI111，数采采用CR350控制器。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The observation period is 10 minutes, and the daily values of each parameter are obtained through average calculation.</w:t>
+        <w:t xml:space="preserve">  观测周期为10分钟，通过平均计算获取各参数的日值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality with no interruptions in between. </w:t>
+        <w:t xml:space="preserve">  数据质量好，中间无中断。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2022/10/03-2025/07/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/10/03-2025/07/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Hulugou watershed, Zhamashi Township, Qilian County, Haibei Prefecture, Qinghai Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海省海北州祁连县扎麻什乡葫芦沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:3200.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3200.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">3300.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:479.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">479.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Meteorology, temperature, humidity, atmospheric pressure, surface temperature, four component radiation, albedo, Qilian Mountains</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象, 气温, 湿度, 大气压, 表面温度, 四分量辐射, 反照率, 祁连山</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science , Hydrometeorology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 , 水文气象学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022 2023 2024 2025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022 2023 2024 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qilian Mountains </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,683 +1526,984 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LiuZhangwen,  HAN Chuntan,  Chen renshen </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘章文,  韩春坛,  陈仁升 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LiuZhangwen </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘章文  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LiuZhangwen </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘章文</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:25ZYJA019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25ZYJA019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气候变化对祁连山-河西走廊区域复杂生态系统影响评 估与监测预警技术研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42171147</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42171147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">灌丛化对干旱区山区积雪积累和消融过程的影响研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LiuZhangwen, HAN Chuntan, Chen renshen. Meteorological Snow Observation Dataset of Alpine Shrubs in Qilian Mountains (2022-2025). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7032.2025.</w:t>
+        <w:t xml:space="preserve">刘章文,韩春坛,陈仁升. 祁连山高寒灌丛气象积雪观测数据集（2022-2025年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7032.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Zhangwen, Chen Rensheng, Qi Jinxian, Dang Zhiying, Han Chuntan, Yang Yong. [J]. Plants, 2022, [J]. 11, (22):3111. Control of Mosses on Water Flux in an Alpine Shrub Site on the Qilian Mountains, Northwest China[J]. </w:t>
+        <w:t xml:space="preserve">Liu Zhangwen, Chen Rensheng, Qi Jinxian, Dang Zhiying, Han Chuntan, Yang Yong. [J]. Plants, 2022,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>