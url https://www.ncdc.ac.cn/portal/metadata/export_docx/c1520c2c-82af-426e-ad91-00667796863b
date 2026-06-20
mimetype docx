--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国西部塔里木盆地压力数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Pressure dataset for the Tarim Basin, Western China</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pressure dataset for the Tarim Basin, Western China</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.xda14.db6397.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.xda14.db6397.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.XDA14.DB6397.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  模型训练过程中通过对坍塌压力、漏失压力、孔隙压力、实际钻井液密度等特征进行建模，实现对井漏风险的预测。   数据字段示意如下：   depth：井深(m)；   Collapse pressure：坍塌压力(Mpa)；   Leakage pressure：漏失压力(Mpa)；   Pore pressure：孔隙压力(Mpa)；   Density: 实际钻井液密度(g/cc)。</w:t>
+        <w:t xml:space="preserve">The model training process achieves prediction of well leakage risk by modeling features such as collapse pressure, leakage pressure, pore pressure, and actual drilling fluid density. The data fields are schematized as follows: depth: well depth (m); Collapse pressure: Collapse pressure (Mpa); Leakage pressure: Leakage pressure (Mpa); Pore pressure: pore pressure (Mpa); Density: Actual drilling fluid density (g/cc). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  中国西部塔里木盆地的测井数据集，包含25种地质特征共计6800条样本数据。</w:t>
+        <w:t xml:space="preserve">  The logging dataset from the Tarim Basin in western China contains a total of 6,800 sample data for 25 geologic features.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用中国西部塔里木油田的坍塌压力、漏失压力、孔隙压力、实际钻井液密度等数据进行机器学习建模。</w:t>
+        <w:t xml:space="preserve">  Machine Learning Modeling Using Collapse Pressure, Leakage Pressure, Pore Pressure, and Actual Drilling Fluid Density Data from the Tarim Oilfield in Western China.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  Data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/01/01-2014/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/01/01-2014/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔里木盆地地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tarim Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">井漏, 塔里木, 地质特征</w:t>
+        <w:t xml:space="preserve">Theme:Well leakage, Tarim, geological features</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014 2015</w:t>
+        <w:t xml:space="preserve">Time:2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔里木盆地地区 </w:t>
+        <w:t xml:space="preserve">Place:Tarim Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈冬 </w:t>
+        <w:t xml:space="preserve">contributors:CHEN Dong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈冬  </w:t>
+        <w:t xml:space="preserve">author:CHEN Dong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:CHEN Dong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XDA14000000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">智能导钻技术装备体系与相关理论研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XDA14040000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">超深层导向钻井关键技术 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Key technologies for ultra-deep guided drilling </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈冬. 中国西部塔里木盆地压力数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.XDA14.DB6397.2024.</w:t>
+        <w:t xml:space="preserve">CHEN Dong. Pressure dataset for the Tarim Basin, Western China. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.XDA14.DB6397.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>