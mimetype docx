--- v0 (2026-07-06)
+++ v1 (2026-08-21)
@@ -2,798 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vegetation coverage dataset of Juhugeng No. 7 Well in Muli Kuangqu, Qinghai Province (2019-2024)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">青海省木里矿区聚乎更7号井植被覆盖度数据集（2019-2024年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vegetation coverage dataset of Juhugeng No. 7 Well in Muli Kuangqu, Qinghai Province (2019-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.db7665.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.db7665.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  植被覆盖度是评估区域生态环境质量、水源涵养功能及土地利用变化的重要指标。本研究基于欧空局哨兵二号（Sentinel-2）遥感影像获取研究区 2019–2024 年的植被覆盖度数据。数据通过 NDVI（归一化植被指数）反演获得，并结合数字高程模型（DEM）、土地利用数据及气象资料进行综合分析。遥感影像空间分辨率可达 10 m，经过大气校正、几何校正和时序拼接处理，保证了数据的精度与连续性。该数据集能够全面反映 2019–2024 年研究区植被覆盖动态变化特征，为区域生态修复、水源涵养评估及可持续发展研究提供可靠支撑。   植被覆盖度数据通常通过遥感技术、无人机监测、方式获得。遥感卫星影像（如MODIS、Landsat等）常用于获取大范围的植被覆盖信息。数据的获取时间和频率可能不同，通常会选择在特定的季节（如生长季节）或者一年四季进行监测，以便对比分析植被变化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The vegetation coverage data used in this study was obtained from Sentinel-2 remote sensing images of the European Space Agency, and the research period was from 2020 to 2024. The Sentinel-2 satellite is equipped with a Multi Spectral Spectrometer (MSI), covering 13 spectral bands, with a spatial resolution of 10 meters for the red and near-infrared bands, which can meet the accuracy requirements for vegetation index inversion. Remote sensing data undergoes atmospheric correction, geometric correction, and stitching processing, combined with digital elevation models (DEM), land use data, and meteorological data as auxiliary data sources. The final generated vegetation coverage dataset has the characteristics of high spatial resolution and strong temporal continuity, providing reliable data support for the assessment of vegetation dynamic changes and water conservation functions in the study area.</w:t>
+        <w:t xml:space="preserve">  本研究所用植被覆盖度数据基于欧空局哨兵二号（Sentinel-2）遥感影像获取，研究时间为 2020–2024 年。Sentinel-2 卫星搭载多光谱仪（MSI），覆盖 13 个光谱波段，其中红光与近红外波段空间分辨率为 10 m，能够满足植被指数反演的精度需求。遥感数据经过大气校正、几何校正及拼接处理，结合数字高程模型（DEM）、土地利用数据及气象资料作为辅助数据源。最终生成的植被覆盖度数据集具有空间分辨率高、时序连续性强的特点，为研究区植被动态变化与水源涵养功能评估提供可靠数据支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This study used Sentinel-2 remote sensing images from the European Space Agency to invert vegetation coverage. Firstly, atmospheric and geometric corrections are applied to the original image, followed by cloud masking processing to ensure the accuracy of the data. Next, calculate the Normalized Difference Vegetation Index (NDVI) based on the red and near-infrared bands, and use NDVI to invert vegetation coverage. In order to improve data accuracy and processing efficiency, ArcGIS software was used for image stitching, projection conversion, and spatial analysis to obtain time-series data of vegetation coverage in the study area. This method effectively reveals the dynamic changes in vegetation coverage from 2020 to 2024, providing accurate data support for regional water conservation and ecological restoration research.</w:t>
+        <w:t xml:space="preserve">  本研究利用欧空局哨兵二号（Sentinel-2）遥感影像反演植被覆盖度。首先，对原始影像进行大气校正、几何校正，并进行云掩膜处理，以保证数据的准确性。接着，基于红光与近红外波段计算归一化植被指数（NDVI），并利用 NDVI 反演植被覆盖度。为了提高数据精度和处理效率，使用 ArcGIS 软件进行影像拼接、投影转换与空间分析最终得到研究区的植被覆盖度时序数据。该方法有效揭示了 2020–2024 年期间植被覆盖度的动态变化特征，为区域水源涵养与生态修复研究提供了精确的数据支持。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The vegetation coverage data used in this study was obtained from Sentinel-2 remote sensing images of the European Space Agency, and the research period was from 2020 to 2024. The image data has undergone atmospheric correction, geometric correction, and cloud masking processing to ensure the accuracy and stability of the data. The calculation of vegetation coverage is based on NDVI inversion, and ArcGIS is used for data stitching and spatial analysis to improve the accuracy and completeness of the data. </w:t>
+        <w:t xml:space="preserve">  本研究所用植被覆盖度数据基于欧空局哨兵二号（Sentinel-2）遥感影像获取，研究时间为 2020–2024 年。影像数据经过大气校正、几何校正和云掩膜处理，确保了数据的准确性与稳定性。植被覆盖度的计算基于 NDVI 反演，并使用 ArcGIS 进行数据拼接与空间分析，以提高数据的精度和完整性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/08/14-2024/06/25</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/08/14-2024/06/25</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:No. 7 Pit in Muli Coalfield </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">木里煤田七号坑 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:90.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.tif,*.xlsx,*.docx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Remote sensing technology, vegetation coverage, NDVI, Geographical Information System (GIS)</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感技术, 植被覆盖度, NDVI, 地理信息系统（GIS）</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019 2020 2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 2020 2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China,  Tianjun County,  Qinghai Province,  No. 7 Pit of Muli Coalfield </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国,  青海省,  天峻县,  木里煤田七号坑 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -827,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -898,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -964,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1035,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1105,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙新建</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13997064591</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13997064591</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:sunxj@qhu.edu.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sunxj@qhu.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:sun xin jian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙新建 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:sun xin jian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙新建  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:sun xin jian </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙新建</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF1302600</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF1302600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Permafrost-Hydrology Coupling in High-Altitude Mining Areas: Ecological Regulation Techniques and Integrated Demonstration</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高寒矿区冻土—水文耦合作用与生态调控术及集成示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">sun xin jian. Vegetation coverage dataset of Juhugeng No. 7 Well in Muli Kuangqu, Qinghai Province (2019-2024). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">孙新建. 青海省木里矿区聚乎更7号井植被覆盖度数据集（2019-2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7665.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>