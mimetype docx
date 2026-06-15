--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: plant height observation data set in the middle reaches of Heihe River Basin (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游株高观测数据集（2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3000.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: plant height observation data set in the middle reaches of Heihe River Basin (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1789</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3000.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1789</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the vegetation plant height data measured with a tape measure in Daman water control experimental field, EC station, super station and Shiqiao sample plot in Zhangye City. 1) Measurement purpose The purpose of plant height data measurement is to obtain the plant height of vegetation on the underlying surface of Heihe River Basin as a priori knowledge for vegetation inversion and eco hydrological model. 2) Measuring instrument Measuring instrument: tape measure. 3) Survey location and content a. Daman wheat water control experimental field The plant height of wheat was measured on May 17, 2012, May 23, 2012, May 29, 2012, June 3, 2012, June 9, 2012, June 14, 2012, June 24, 2012, July 5, 2012 and December 27, 2012 respectively. b. EC site EC-2, ec-3, EC-5, ec-6, ec-7, ec-8, ec-9, EC-10, ec-11, EC-12, ec-13, ec-14, ec-15 were measured on May 14, 2012, May 21, 2012, May 25, May 31, 2012, June 7, 2012, June 13, 2012, June 28, 2012, July 13, 2012, 2012, July 18, 2012, July 23, 2012, August 3, 2012, August 12, 2012, August 28, 2012, respectively Plant height of 14 EC stations (the underlying surface is seed corn) of ec-16. c. Super station plot The plant height of super station sample plots (the underlying surface is seed corn) was measured on May 22, 2012, May 28, 2012, June 5, 2012, June 11, 2012, June 18, 2012, June 25, 2012, July 1, 2012, July 8, 2012, July 15, 2012, July 22, 2012, July 31, 2012, August 9, 2012, August 15, 2012, August 22, 2012, September 3, 2012 and September 11, 2012 respectively. d. Shiqiao sample plot The plant height of Shiqiao sample plot (with seed corn as the underlying surface) was measured on May 17, 2012, may 22, 2012, May 28, 2012, June 4, 2012, June 11, 2012, June 17, 2012, June 25, 2012, July 1, 2012, July 8, 2012, July 15, 2012, July 22, 2012, July 30, 2012, August 8, 2012, August 16, 2012, August 27, 2012 and September 9, 2012 respectively. 4) Data processing At the experimental site, the observation data are recorded in the observation manual, and then sorted into excel </w:t>
+        <w:t xml:space="preserve">  本数据集为用卷尺在张掖市大满水分控制实验场、EC站点、超级站和石桥样地测量的植被株高数据。   1） 测量目的   株高数据测量的目的在于：获取黑河流域下垫面上植被的株高，作为先验知识用于植被反演和生态水文模型。   2） 测量仪器   测量仪器：卷尺。   3） 测量地点与内容   a、 大满小麦水分控制实验场   分别在2012-5-17、2012-5-23、2012-5-29、2012-6-3、2012-6-9、2012-6-14、2012-6-24、2012-7-5、20127-12测量小麦株高。   b、 EC站点   分别在2012-5-14、2012-5-21、2012-5-25、2012-5-31、2012-6-7、2012-6-13、2012-6-23、2012-6-28、2012-7-3、2012-7-13、2012-7-18、2012-7-23、2012-8-3、2012-8-12、2012-8-28测量EC-2、EC-3、EC-5、EC-6、EC-7、EC-8、EC-9、EC-10、EC-11、EC-12、EC-13、EC-14、EC-15、EC-16共14个EC站点（下垫面均为制种玉米）的株高。   c、 超级站样地   分别在2012-5-22、2012-5-28、2012-6-5、2012-6-11、2012-6-18、2012-6-25、2012-7-1、2012-7-8、2012-7-15、2012-7-22、2012-7-31、2012-8-9、2012-8-15、2012-8-22、2012-9-3、2012-9-11测量超级站样地（下垫面为制种玉米）的株高。   d、 石桥样地   分别在2012-5-17、2012-5-22、2012-5-28、2012-6-4、2012-6-11、2012-6-17、2012-6-25、2012-7-1、2012-7-8、2012-7-15、2012-7-22、2012-7-30、2012-8-8、2012-8-16、2012-8-27、2012-9-9测量石桥样地（下垫面为制种玉米）的株高。   4） 数据处理   在实验现场用观测手簿记录观测数据，然后整理成excel表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   The plant height data of vegetation were measured with tape in Daman water control experimental field, EC station, super station and Shiqiao sample plot in Zhangye City</w:t>
+        <w:t xml:space="preserve">  用卷尺在张掖市大满水分控制实验场、EC站点、超级站和石桥样地测量的植被株高数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   At the experimental site, the observation data are recorded in the observation manual, and then sorted into excel</w:t>
+        <w:t xml:space="preserve">  在实验现场用观测手簿记录观测数据，然后整理成excel表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/05/17-2012/09/15</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/05/17-2012/09/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Middle reaches of Heihe River Basin, middle reaches artificial oasis experimental area, Daman water control experimental field, Daman super station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域中游,中游人工绿洲试验区,大满水分控制实验场,大满超级站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:91.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Vegetation, plant height, vegetation inversion</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植被, 株高, 植被反演</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Artificial oasis experimental area in the middle reaches,  Heihe River Basin,  Damen water control laboratory,  Damian super station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中游人工绿洲试验区,  黑河流域,  大满水分控制实验场,  大满超级站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,612 +1458,887 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LI Xin,  Ma mingguo,  Wang jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李新,  马明国,  王静 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wang jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wang weizhen </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王维真</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LI Xin, Ma mingguo, Wang jing. Heihe River eco hydrological remote sensing experiment: plant height observation data set in the middle reaches of Heihe River Basin (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1789.</w:t>
+        <w:t xml:space="preserve">李新,马明国,王静. 黑河生态水文遥感试验：黑河流域中游株高观测数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1789.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">