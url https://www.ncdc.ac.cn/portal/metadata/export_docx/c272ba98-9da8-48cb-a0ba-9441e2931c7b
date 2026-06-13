--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data set of soil moisture content in Nanxiaohegou watershed in Loess Plateau Gully Region from 2011 to 2018</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2011-2020年黄土高塬沟壑区南小河沟流域土壤含水率观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0036.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data set of soil moisture content in Nanxiaohegou watershed in Loess Plateau Gully Region from 2011 to 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.59</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0036.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.59</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;This data set is the soil moisture content observation data of 25 runoff fields in Nanxiaohegou basin from 2011 to 2018, including 14 bare land slope plots, 7 measuring points, 6 woodland 4 measuring points, 5 natural wasteland and 5 measuring points. From May to September, 2011 to April to October, 2016 to October, 2016, a soil drill was used to conduct stratified sampling in the protection zone of the community. The depth of stratification was 0-10cm, 10-20cm, 20-40cm, 40-60cm, 60-80cm, 80-100cm. The soil moisture content was calculated by the drying weight difference method. The value was the soil moisture content of the soil layer. The soil moisture content was measured after rainfall. &lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">本数据集为2011-2019年南小河沟流域25个径流场，共有14个裸地坡度小区7个测点，6个林地4个测点，5个自然荒坡地5个测点及2020年35个径流场14个裸地坡度小区7个测点，6个林地4个测点，6个自然荒坡地6个测点,10个人工草地10个测点的土壤含水率观测数据。在2011~2015年5~9月间，2016~2020年4~10月间，每月1日、11日、21日用土钻在小区保护带内分层取样，分层深为0～10cm、10～20cm、20～40cm、40～60cm、60～80cm、80～100cm每层取样一个，用烘干重差法计算土壤含水量，其值为该土层土壤含水率，降雨产流后加测雨后土壤水分。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Artificial timing observation Soil drilling and drying 1. Weigh the sample and place it in a weighing dish of known weight; 2. Put it into the oven, dry it to constant weight (about 8 hours) at 105-110 ℃, and weigh it.</w:t>
+        <w:t xml:space="preserve">人工定时观测 土钻取土，烘干法处理 1、称样品，置于已知重量的称皿中; 2、放入烘箱，在105-110℃温度下烘至恒重(约8小时)，称重。 TDR仪器观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Water content weight (g) = (soil container + wet soil weight) - (soil container + dry soil weight) Water content of soil sample w (%) = water content / dry soil weight × 100%</w:t>
+        <w:t xml:space="preserve">含水重（g）=（盛土器+湿土重）－（盛土器+干土重） 土样含水率W（%）=含水量/干土重×100%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;In the process of compilation and input of observation data, there are four levels of manual verification, including tabulation, primary calibration, recheck and audit, so as to ensure the data quality. &lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">观测数据整编录入过程中经过四级人工校核，分别是制表，初校，复校，审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2011/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:GuanZhai River Basin, xiaozhaigou District, Qingyang City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省庆阳市西峰区后官寨乡南小河沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1050.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1050.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1423.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:406.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">406.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil moisture content of each sampling depth</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">各取样深度土壤含水率，垂线平均土壤含水率，两侧次间降水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province,  Qingyang,  Xifeng,  Nanxiaohe River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,  庆阳,  西峰,  南小河沟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YUAN Jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. Observation data set of soil moisture content in Nanxiaohegou watershed in Loess Plateau Gully Region from 2011 to 2018. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.59.</w:t>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 2011-2020年黄土高塬沟壑区南小河沟流域土壤含水率观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.59.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>