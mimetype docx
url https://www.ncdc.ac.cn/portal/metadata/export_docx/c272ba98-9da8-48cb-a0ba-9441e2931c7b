--- v1 (2026-06-13)
+++ v2 (2026-07-29)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011-2020年黄土高塬沟壑区南小河沟流域土壤含水率观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data set of soil moisture content in Nanxiaohegou watershed in Loess Plateau Gully Region from 2011 to 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data set of soil moisture content in Nanxiaohegou watershed in Loess Plateau Gully Region from 2011 to 2018</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0036.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0036.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.59</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2011-2019年南小河沟流域25个径流场，共有14个裸地坡度小区7个测点，6个林地4个测点，5个自然荒坡地5个测点及2020年35个径流场14个裸地坡度小区7个测点，6个林地4个测点，6个自然荒坡地6个测点,10个人工草地10个测点的土壤含水率观测数据。在2011~2015年5~9月间，2016~2020年4~10月间，每月1日、11日、21日用土钻在小区保护带内分层取样，分层深为0～10cm、10～20cm、20～40cm、40～60cm、60～80cm、80～100cm每层取样一个，用烘干重差法计算土壤含水量，其值为该土层土壤含水率，降雨产流后加测雨后土壤水分。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;This data set is the soil moisture content observation data of 25 runoff fields in Nanxiaohegou basin from 2011 to 2018, including 14 bare land slope plots, 7 measuring points, 6 woodland 4 measuring points, 5 natural wasteland and 5 measuring points. From May to September, 2011 to April to October, 2016 to October, 2016, a soil drill was used to conduct stratified sampling in the protection zone of the community. The depth of stratification was 0-10cm, 10-20cm, 20-40cm, 40-60cm, 60-80cm, 80-100cm. The soil moisture content was calculated by the drying weight difference method. The value was the soil moisture content of the soil layer. The soil moisture content was measured after rainfall. &lt;/p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工定时观测 土钻取土，烘干法处理 1、称样品，置于已知重量的称皿中; 2、放入烘箱，在105-110℃温度下烘至恒重(约8小时)，称重。 TDR仪器观测</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Artificial timing observation Soil drilling and drying 1. Weigh the sample and place it in a weighing dish of known weight; 2. Put it into the oven, dry it to constant weight (about 8 hours) at 105-110 ℃, and weigh it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">含水重（g）=（盛土器+湿土重）－（盛土器+干土重） 土样含水率W（%）=含水量/干土重×100%</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Water content weight (g) = (soil container + wet soil weight) - (soil container + dry soil weight) Water content of soil sample w (%) = water content / dry soil weight × 100%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">观测数据整编录入过程中经过四级人工校核，分别是制表，初校，复校，审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;In the process of compilation and input of observation data, there are four levels of manual verification, including tabulation, primary calibration, recheck and audit, so as to ensure the data quality. &lt;/p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2011/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2011/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省庆阳市西峰区后官寨乡南小河沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:GuanZhai River Basin, xiaozhaigou District, Qingyang City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1050.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1050.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1423.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">406.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:406.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">各取样深度土壤含水率，垂线平均土壤含水率，两侧次间降水量</w:t>
+        <w:t xml:space="preserve">Theme:Soil moisture content of each sampling depth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省,  庆阳,  西峰,  南小河沟 </w:t>
+        <w:t xml:space="preserve">Place:Qingyang,  Xifeng,  Gansu Province,  Nanxiaohe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
+        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">袁静  </w:t>
+        <w:t xml:space="preserve">author:YUAN Jing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 2011-2020年黄土高塬沟壑区南小河沟流域土壤含水率观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.59.</w:t>
+        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. Observation data set of soil moisture content in Nanxiaohegou watershed in Loess Plateau Gully Region from 2011 to 2018. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.59.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>