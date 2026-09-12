--- v2 (2026-07-29)
+++ v3 (2026-09-12)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data set of soil moisture content in Nanxiaohegou watershed in Loess Plateau Gully Region from 2011 to 2018</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2011-2020年黄土高塬沟壑区南小河沟流域土壤含水率观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0036.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data set of soil moisture content in Nanxiaohegou watershed in Loess Plateau Gully Region from 2011 to 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.59</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0036.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.59</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;This data set is the soil moisture content observation data of 25 runoff fields in Nanxiaohegou basin from 2011 to 2018, including 14 bare land slope plots, 7 measuring points, 6 woodland 4 measuring points, 5 natural wasteland and 5 measuring points. From May to September, 2011 to April to October, 2016 to October, 2016, a soil drill was used to conduct stratified sampling in the protection zone of the community. The depth of stratification was 0-10cm, 10-20cm, 20-40cm, 40-60cm, 60-80cm, 80-100cm. The soil moisture content was calculated by the drying weight difference method. The value was the soil moisture content of the soil layer. The soil moisture content was measured after rainfall. &lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">本数据集为2011-2019年南小河沟流域25个径流场，共有14个裸地坡度小区7个测点，6个林地4个测点，5个自然荒坡地5个测点及2020年35个径流场14个裸地坡度小区7个测点，6个林地4个测点，6个自然荒坡地6个测点,10个人工草地10个测点的土壤含水率观测数据。在2011~2015年5~9月间，2016~2020年4~10月间，每月1日、11日、21日用土钻在小区保护带内分层取样，分层深为0～10cm、10～20cm、20～40cm、40～60cm、60～80cm、80～100cm每层取样一个，用烘干重差法计算土壤含水量，其值为该土层土壤含水率，降雨产流后加测雨后土壤水分。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Artificial timing observation Soil drilling and drying 1. Weigh the sample and place it in a weighing dish of known weight; 2. Put it into the oven, dry it to constant weight (about 8 hours) at 105-110 ℃, and weigh it.</w:t>
+        <w:t xml:space="preserve">人工定时观测 土钻取土，烘干法处理 1、称样品，置于已知重量的称皿中; 2、放入烘箱，在105-110℃温度下烘至恒重(约8小时)，称重。 TDR仪器观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Water content weight (g) = (soil container + wet soil weight) - (soil container + dry soil weight) Water content of soil sample w (%) = water content / dry soil weight × 100%</w:t>
+        <w:t xml:space="preserve">含水重（g）=（盛土器+湿土重）－（盛土器+干土重） 土样含水率W（%）=含水量/干土重×100%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;In the process of compilation and input of observation data, there are four levels of manual verification, including tabulation, primary calibration, recheck and audit, so as to ensure the data quality. &lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">观测数据整编录入过程中经过四级人工校核，分别是制表，初校，复校，审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2011/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:GuanZhai River Basin, xiaozhaigou District, Qingyang City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省庆阳市西峰区后官寨乡南小河沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1050.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1050.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1423.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:406.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">406.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil moisture content of each sampling depth</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">各取样深度土壤含水率，垂线平均土壤含水率，两侧次间降水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qingyang,  Xifeng,  Gansu Province,  Nanxiaohe River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">庆阳,  西峰,  甘肃省,  南小河沟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YUAN Jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. Observation data set of soil moisture content in Nanxiaohegou watershed in Loess Plateau Gully Region from 2011 to 2018. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.59.</w:t>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 2011-2020年黄土高塬沟壑区南小河沟流域土壤含水率观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.59.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>