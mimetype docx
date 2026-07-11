--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -2,969 +2,1280 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">High-Resolution Glacier Inventory of the Karakoram</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">喀喇昆仑山高分辨率冰川编目</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.glacier.db6974.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">High-Resolution Glacier Inventory of the Karakoram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.GLACIER.DB6974.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.glacier.db6974.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.GLACIER.DB6974.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Utilising data sources including ZY-3 imagery, Landsat-8 OLI/TIRS, Sentinel-2, and ASTER GDEM V3, high-precision glacier boundaries in the Karakoram range were delineated through deep learning algorithms and manual visual inspection. These boundaries were then assigned attributes such as shape and topography. This dataset provides foundational data support for glacier research in the High Asia region. </w:t>
+        <w:t xml:space="preserve">  利用ZY-3影像、Landsat-8 OLI/TIRS、sentinel-2、ASTER GDEM V3等数据源，通过深度学习算法及人工光目视检查获取喀喇昆仑山高精度冰川边界，并赋予形状、地形等属性信息。该数据可为高亚洲地区冰川研究提供基础数据支持。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  ZY-3 fusion imaging resolution 2m project acquisition.   Landsat-8 OLI/TIRS resolution 30m address: https://earth.esa.int/eogateway/catalog/landsat-8-9-oli-tirs-worldwide-data-products.   Sentinel-2 resolution 10m address: https://scihub.copernicus.eu/dhus/#/home.   ASTER GDEM V3 resolution 30m address: https://www.earthdata.nasa.gov/topics/land-surface/digital-elevation-terrain-model-dem.</w:t>
+        <w:t xml:space="preserve">  ZY-3 数据融合影像分辨率 2m 项目获取。   Landsat-8 OLI/TIRS 分辨率30m 地址：https://earth.esa.int/eogateway/catalog/landsat-8-9-oli-tirs-worldwide-data-products。   Sentinel-2 分辨率 10m 地址：https://scihub.copernicus.eu/dhus/#/home。   ASTER GDEM V3 分辨率30m 地址：https://www.earthdata.nasa.gov/topics/land-surface/digital-elevation-terrain-model-dem。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. Produce ZY-3 DEM using PCI Geomatica and calculate slope characteristics at 4m resolution; derive surface temperature data from Landsat-8 OLI/TIRS using the gee platform at 30m resolution.   2. Employ the constructed deep learning algorithm to extract glacier boundaries, primarily utilising ZY-3 optical imagery supplemented by topography and temperature characteristics.   3. Manually corrected the raw boundaries extracted by deep learning and assigned attributes such as shape characteristics and topography.</w:t>
+        <w:t xml:space="preserve">  1.通过PCI Geomatica 生产ZY-3 DEM，并计算坡度特征，分辨率为4m；基于gee平台使用Landsat-8 OLI/TIRS 反演地表温度数据，分辨率为30m。   2.使用构建的深度学习算法模型U-Net+CBAM，以ZY-3光学影像为主，辅以地形、和温度特征进行冰川边界提取。   3.对深度学习提取的原始边界进行人工目视矫正，并赋予如形状特征、地形等属性信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Based on the buffer zone method, the uncertainty in the glacier boundary of the Karakoram Mountains is ±1.71%, while that of the terminal moraine boundary is ±3.58%. </w:t>
+        <w:t xml:space="preserve">  基于缓冲区法，本次喀喇昆仑山冰川边界不确定性为±1.71%，表碛边界的不确定性为±3.58%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2018/07/01-2021/10/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018/07/01-2021/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">喀喇昆仑山 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1250.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1250.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">8500.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:27.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">File Geodatabase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS_1984_UTM_Zone_43N </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川编目</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">喀喇昆仑 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -998,51 +1309,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1069,51 +1398,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1135,51 +1482,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1206,51 +1571,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1276,648 +1659,968 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LIU Shiyin,  YANG Xin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘时银,  杨欣 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YANG Xin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨欣  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LIU Shiyin , YANG Xin  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘时银, 杨欣</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021YFE0116800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021YFE0116800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高亚洲和北极积雪-冰川与地质灾害监测技术及示范应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:KC-24248782</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KC-24248782</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Multi-modal Remote Sensing Fusion for Glacier Identification Considering Spatial Resolution Differences</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">顾及空间分辨率差异的多模态遥感融合冰川识别研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42361144874</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42361144874</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Research on Glacial Hazard Processes in the Upper Indus Region Coupling Hydrological and Geochemical Dynamics</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">耦合水源物源动态的印度河上游冰川灾害过程研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIU Shiyin, YANG Xin . High-Resolution Glacier Inventory of the Karakoram. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.GLACIER.DB6974.2025.</w:t>
+        <w:t xml:space="preserve">刘时银,杨欣. 喀喇昆仑山高分辨率冰川编目. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.GLACIER.DB6974.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>