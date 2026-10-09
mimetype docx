--- v1 (2026-07-11)
+++ v2 (2026-10-09)
@@ -188,51 +188,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据共享方式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t xml:space="preserve">开放获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -732,51 +732,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">27.6 MiB</w:t>
+        <w:t xml:space="preserve">21.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>