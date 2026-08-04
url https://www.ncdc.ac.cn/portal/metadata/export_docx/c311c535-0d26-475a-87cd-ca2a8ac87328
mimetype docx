--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于风云-3D 的全球露天生物质燃烧排放清单火点监测数据集（2020-2022年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Global Emissions Inventory from Open Biomass Burning (GEIOBB): Utilizing Fengyun-3D global fire spot monitoring data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global Emissions Inventory from Open Biomass Burning (GEIOBB): Utilizing Fengyun-3D global fire spot monitoring data</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5194/essd-16-3495-2024, 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5194/essd-16-3495-2024, 2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB6697.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">大气本底</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atmosphere</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  露天生物质燃烧（OBB）对区域和全球的空气质量、气候变化和人类健康都有重大影响。它容易受到火灾类型的影响，包括森林、灌木林、草地、泥炭地和耕地的燃烧。全球高分辨率卫星在探测活动火灾方面具有优势，可以更准确地估计这些排放。本数据集利用中国风云三号3D卫星的全球火点监测数据、卫星和观测生物量数据、植被指数衍生的时空可变燃烧效率以及基于土地类型的排放因子，建立了全球高分辨率（1km × 1km）的与露天生物质燃烧排放相关的日排放清单。</w:t>
+        <w:t xml:space="preserve">Open biomass burning (OBB) significantly impacts regional and global air quality, climate change, and human health. It is susceptible to fire types, including forests, shrublands, grasslands, peatlands, and croplands burning. Global high-resolution satellites have advantages in detecting active fires, enabling more accurate estimation of these emissions. In this study, we develop a global high-resolution (1 km×1 km) daily emission inventory associated with OBB emissions using the Chinese Fengyun-3D satellite’s global fire spot monitoring data, satellite and observational biomass data, vegetation index-derived spatiotemporal variable combustion efficiency, and land type-based emission factors. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于figshare网站（https://doi.org/10.6084/m9.figshare.24793623.v2）。</w:t>
+        <w:t xml:space="preserve"> Data sourced from figshare website（ https://doi.org/10.6084/m9.figshare.24793623.v2 ）.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  根据 Wiedinmyer 等人（2006 年）和 Shi 等人（2015 年）描述的框架，采用燃烧面积法估算了全球露天生物质燃烧排放清单（GEIOBB）。GEIOBB 包括基于 FY-3D 卫星活动火灾数据检索的燃烧面积、卫星和地面测量的可用生物量、按树木覆盖（TC）和归一化差异植被指数（NDVI）缩放的 CF 以及基于土地覆盖（LC）的排放因子的 OBB 排放。GEIOBB 通过计算上述各项的乘积得出。</w:t>
+        <w:t xml:space="preserve"> According to the framework described by Wiedinmyer et al. (2006) and Shi et al. (2015), the global open air biomass burning emissions inventory (GEIOBB) was estimated using the burning area method. GEIOBB includes combustion area retrieved based on FY-3D satellite activity fire data, available biomass measured by satellite and ground, CF scaled by tree cover (TC) and normalized difference vegetation index (NDVI), and OBB emissions based on land cover (LC) emission factors. GEIOBB is obtained by calculating the product of the above items.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">9.9 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:9.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:HDF5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">FY-3D, 露天燃烧, 排放数据</w:t>
+        <w:t xml:space="preserve">Theme:FY-3D, Open burning, emission data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,909 +1185,634 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">石玉胜 </w:t>
+        <w:t xml:space="preserve">contributors:SHI Yusheng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">石玉胜  </w:t>
+        <w:t xml:space="preserve">author:SHI Yusheng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:SHI Yusheng </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number: 42071398</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国生物质燃烧PM2.5综合排放遥感估算及其对人口过早死亡的影响研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Remote sensing estimation of integrated PM2.5 emissions from biomass combustion in China and its impact on premature mortality in the population</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">石玉胜. 基于风云-3D 的全球露天生物质燃烧排放清单火点监测数据集（2020-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6697.2024.</w:t>
+        <w:t xml:space="preserve">SHI Yusheng. Global Emissions Inventory from Open Biomass Burning (GEIOBB): Utilizing Fengyun-3D global fire spot monitoring data. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6697.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Y, Chen J, Shi Y, Zheng W, Shan T, Wang G. Global Emissions Inventory from Open Biomass Burning (GEIOBB): utilizing Fengyun-3D global fire spot monitoring data[J]. Earth Syst. Sci. Data, 2024-08-02, 16, (8): 3495-3515. </w:t>
+        <w:t xml:space="preserve">Liu Y, Chen J, Shi Y, Zheng W, Shan T, Wang G. Global Emissions Inventory from Open Biomass Burning (GEIOBB): utilizing Fengyun-3D global fire spot monitoring data[J]. Earth System Science Data, 2024, 16, (8): 3495-3515. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-16-3495-2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>