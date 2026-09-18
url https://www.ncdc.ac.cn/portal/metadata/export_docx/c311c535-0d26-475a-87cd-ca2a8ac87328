--- v1 (2026-08-04)
+++ v2 (2026-09-18)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global Emissions Inventory from Open Biomass Burning (GEIOBB): Utilizing Fengyun-3D global fire spot monitoring data</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于风云-3D 的全球露天生物质燃烧排放清单火点监测数据集（2020-2022年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5194/essd-16-3495-2024, 2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Global Emissions Inventory from Open Biomass Burning (GEIOBB): Utilizing Fengyun-3D global fire spot monitoring data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB6697.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5194/essd-16-3495-2024, 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB6697.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Atmosphere</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气本底</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Open biomass burning (OBB) significantly impacts regional and global air quality, climate change, and human health. It is susceptible to fire types, including forests, shrublands, grasslands, peatlands, and croplands burning. Global high-resolution satellites have advantages in detecting active fires, enabling more accurate estimation of these emissions. In this study, we develop a global high-resolution (1 km×1 km) daily emission inventory associated with OBB emissions using the Chinese Fengyun-3D satellite’s global fire spot monitoring data, satellite and observational biomass data, vegetation index-derived spatiotemporal variable combustion efficiency, and land type-based emission factors. </w:t>
+        <w:t xml:space="preserve">  露天生物质燃烧（OBB）对区域和全球的空气质量、气候变化和人类健康都有重大影响。它容易受到火灾类型的影响，包括森林、灌木林、草地、泥炭地和耕地的燃烧。全球高分辨率卫星在探测活动火灾方面具有优势，可以更准确地估计这些排放。本数据集利用中国风云三号3D卫星的全球火点监测数据、卫星和观测生物量数据、植被指数衍生的时空可变燃烧效率以及基于土地类型的排放因子，建立了全球高分辨率（1km × 1km）的与露天生物质燃烧排放相关的日排放清单。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Data sourced from figshare website（ https://doi.org/10.6084/m9.figshare.24793623.v2 ）.</w:t>
+        <w:t xml:space="preserve">  数据来源于figshare网站（https://doi.org/10.6084/m9.figshare.24793623.v2）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> According to the framework described by Wiedinmyer et al. (2006) and Shi et al. (2015), the global open air biomass burning emissions inventory (GEIOBB) was estimated using the burning area method. GEIOBB includes combustion area retrieved based on FY-3D satellite activity fire data, available biomass measured by satellite and ground, CF scaled by tree cover (TC) and normalized difference vegetation index (NDVI), and OBB emissions based on land cover (LC) emission factors. GEIOBB is obtained by calculating the product of the above items.</w:t>
+        <w:t xml:space="preserve">  根据 Wiedinmyer 等人（2006 年）和 Shi 等人（2015 年）描述的框架，采用燃烧面积法估算了全球露天生物质燃烧排放清单（GEIOBB）。GEIOBB 包括基于 FY-3D 卫星活动火灾数据检索的燃烧面积、卫星和地面测量的可用生物量、按树木覆盖（TC）和归一化差异植被指数（NDVI）缩放的 CF 以及基于土地覆盖（LC）的排放因子的 OBB 排放。GEIOBB 通过计算上述各项的乘积得出。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2020/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:9.9 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDF5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:FY-3D, Open burning, emission data</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FY-3D, 露天燃烧, 排放数据</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,636 +1533,909 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:SHI Yusheng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">石玉胜 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:SHI Yusheng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">石玉胜  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:SHI Yusheng </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">石玉胜</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number: 42071398</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42071398</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Remote sensing estimation of integrated PM2.5 emissions from biomass combustion in China and its impact on premature mortality in the population</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国生物质燃烧PM2.5综合排放遥感估算及其对人口过早死亡的影响研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SHI Yusheng. Global Emissions Inventory from Open Biomass Burning (GEIOBB): Utilizing Fengyun-3D global fire spot monitoring data. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6697.2024.</w:t>
+        <w:t xml:space="preserve">石玉胜. 基于风云-3D 的全球露天生物质燃烧排放清单火点监测数据集（2020-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6697.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Y, Chen J, Shi Y, Zheng W, Shan T, Wang G. Global Emissions Inventory from Open Biomass Burning (GEIOBB): utilizing Fengyun-3D global fire spot monitoring data[J]. Earth System Science Data, 2024, 16, (8): 3495-3515. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-16-3495-2024.</w:t>
+        <w:t xml:space="preserve">Liu Y, Chen J, Shi Y, Zheng W, Shan T, Wang G. Global Emissions Inventory from Open Biomass Burning (GEIOBB): utilizing Fengyun-3D global fire spot monitoring data[J/OL]. Earth System Science Data, 2024, 16(8): 3495-3515. DOI: 10.5194/essd-16-3495-2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>