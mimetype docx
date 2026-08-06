--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">快速绘制三角图的VBA代码 </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">VBA Code for Rapid Triangular Plot Generation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">VBA Code for Rapid Triangular Plot Generation</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.GEOCHEM.db2392.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.GEOCHEM.db2392.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.GEOCHEM.db2392.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据为针对（2022年左右）主流的两类砂岩分类三角图，编制了VBA代码，方便使用者快速制作形成所需要的图件。</w:t>
+        <w:t xml:space="preserve">This dataset provides VBA code tailored for two mainstream sandstone classification triangular diagrams (circa 2022), enabling users to efficiently generate required plots. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  所编写代码为作者原创。</w:t>
+        <w:t xml:space="preserve"> The code is original and developed by the author.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  作者原创。</w:t>
+        <w:t xml:space="preserve"> The code is original and developed by the author.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  可以显著降低需要重复绘制砂岩分类三角图时的工作量。</w:t>
+        <w:t xml:space="preserve"> It significantly reduces the workload for repetitive generation of sandstone classification triangular diagrams. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/05/01-2021/09/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/05/01-2021/09/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">北京 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Beijing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">28.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:28.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">VBA</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:VBA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">快速绘制, 砂岩分类, 三角图, VBA代码</w:t>
+        <w:t xml:space="preserve">Theme:Rapid plotting, Sandstone classification, triangle diagram, VBA code</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球化学 </w:t>
+        <w:t xml:space="preserve">Subject:Geochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021</w:t>
+        <w:t xml:space="preserve">Time:2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">北京 </w:t>
+        <w:t xml:space="preserve">Place:Beijing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,828 +1185,560 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">单云鹏,  王红军 </w:t>
+        <w:t xml:space="preserve">contributors:SHAN Yunpeng,  wang hongjun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">单云鹏  </w:t>
+        <w:t xml:space="preserve">author:SHAN Yunpeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  王红军  </w:t>
+        <w:t xml:space="preserve">,  wang hongjun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:SHAN Yunpeng , wang hongjun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021DJ33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国石油天然气集团公司技术攻关项目</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Technology Research Project of China National Petroleum Corporation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">单云鹏,王红军. 快速绘制三角图的VBA代码 . 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.GEOCHEM.db2392.2022.</w:t>
+        <w:t xml:space="preserve">SHAN Yunpeng, wang hongjun. VBA Code for Rapid Triangular Plot Generation. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.GEOCHEM.db2392.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>