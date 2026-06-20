--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游核心试验区地表反照率产品（2012年6月29日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: surface albedo products in the core test area in the middle reaches of Heihe River Basin (June 29, 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: surface albedo products in the core test area in the middle reaches of Heihe River Basin (June 29, 2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3550.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3550.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.46</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据为利用2012年6月29日的航飞高光谱数据反演得到黑河流域中游核心试验区（5.5km*5.5km）的反照率产品，空间分辨率为5m.</w:t>
+        <w:t xml:space="preserve">This data is the albedo product of the core test area (5.5km * 5.5km) in the middle reaches of Heihe River Basin retrieved from the aviation hyperspectral data on June 29, 2012, with a spatial resolution of 5m </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据为利用2012年6月29日的航飞高光谱数据反演得到黑河流域中游核心试验区（5.5km*5.5km）的反照率产品，空间分辨率为5m.</w:t>
+        <w:t xml:space="preserve">  This data is the albedo product of the core test area (5.5km * 5.5km) in the middle reaches of Heihe River Basin retrieved from the aviation hyperspectral data on June 29, 2012, with a spatial resolution of 5m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据为利用2012年6月29日的航飞高光谱数据反演得到黑河流域中游核心试验区（5.5km*5.5km）的反照率产品，空间分辨率为5m.</w:t>
+        <w:t xml:space="preserve">  This data is the albedo product of the core test area (5.5km * 5.5km) in the middle reaches of Heihe River Basin retrieved from the aviation hyperspectral data on June 29, 2012, with a spatial resolution of 5m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/06/29-2012/06/29</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/06/29-2012/06/29</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, middle reaches, artificial oasis, experimental area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">12.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:12.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">航空遥感产品, 地表反照率</w:t>
+        <w:t xml:space="preserve">Theme:Aerial remote sensing products, surface albedo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  pilot area of artificial oasis in the middle reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖青 </w:t>
+        <w:t xml:space="preserve">contributors:Xiao qing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖青  </w:t>
+        <w:t xml:space="preserve">author:Xiao qing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xiao qing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125003</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：航空光学遥感</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖青. 黑河生态水文遥感试验：黑河流域中游核心试验区地表反照率产品（2012年6月29日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.46.</w:t>
+        <w:t xml:space="preserve">Xiao qing. Heihe River eco hydrological remote sensing test: surface albedo products in the core test area in the middle reaches of Heihe River Basin (June 29, 2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.46.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">