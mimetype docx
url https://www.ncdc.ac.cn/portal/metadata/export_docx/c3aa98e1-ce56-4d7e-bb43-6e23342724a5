--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experimental data set of mud water separation with 1000 mesh screen (December 2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1000目筛网的泥水分离实验数据集（2019年12月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2136.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Experimental data set of mud water separation with 1000 mesh screen (December 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2136.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2136.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2136.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The actual mine water is simulated by laboratory water distribution, and the slurry water separation device is used to treat the suspended solids in the wastewater. The experimental factors such as drum speed, inlet flow, particle size ratio and initial concentration of suspended solids are optimized, and the optimal experimental conditions are obtained. The data set contains a total of 60 data. </w:t>
+        <w:t xml:space="preserve">  以实验室配水模拟实际矿井水，使用泥水分离装置处理废水中的悬浮物，并对滚筒转速、进水流量、粒径配比、悬浮物初始浓度等各实验因素进行优化，得出最优实验条件。数据集共包含60个数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Indoor experiment, self generated.</w:t>
+        <w:t xml:space="preserve">  室内实验，自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Put the prepared simulated wastewater into the raw water tank, pump the raw water into the mud water separation equipment through the water pump for treatment, and screen out the optimal operating conditions by measuring the effluent turbidity and suspended solids. The operating conditions mainly include: screen aperture, drum speed, inlet flow, particle size ratio and initial concentration of suspended solids.</w:t>
+        <w:t xml:space="preserve">  将配制好的模拟废水放于原水箱，通过水泵将原水泵入泥水分离设备中进行处理，通过测定出水浊度和悬浮物，筛选出最优运行条件。运行条件主要包括：筛网孔径、滚筒转速、进水流量、粒径配比和悬浮物初始浓度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/12/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/12/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Beijing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北京市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:4.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Mine water, slurry separation experiment, suspended solids</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">矿井水, 泥水分离实验, 悬浮物</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Beijing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北京市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">章丽萍 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">章丽萍  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0406400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Experimental data set of mud water separation with 1000 mesh screen (December 2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2136.2022.</w:t>
+        <w:t xml:space="preserve">章丽萍. 1000目筛网的泥水分离实验数据集（2019年12月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2136.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>