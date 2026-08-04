--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游ASTER植被覆盖度数据集（2012年5月-9月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: aster vegetation coverage data set in the middle reaches of Heihe River Basin (may September 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: aster vegetation coverage data set in the middle reaches of Heihe River Basin (may September 2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3552.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3552.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.39</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据为盈科绿洲农田观测的一个生长周期内的ASTER植被覆盖度数据集。数据观测从2012年5月30日开始到9月12日结束。  原始数据：  1、 ASTER的15m分辨率L1B反射率产品  2、中游人工绿洲生态水文试验区植被覆盖度数据集  数据处理：  1、对ASTER反射率产品进行预处理得到ASTER NDVI；  2、通过NDVI-FVC非线性转换形式，利用ASTER NDVI与地面实测FVC得到不同时相的ASTER尺度下NDVI到FVC的转换系数；  3、将此系数应用到ASTER影像上，得到15m分辨率的植被覆盖度；  4、将15m分辨率ASTER FVC聚合，得到1km ASTER FVC产品</w:t>
+        <w:t xml:space="preserve">This data is aster vegetation coverage data set in a growth cycle of farmland observation in Yingke oasis. The data observation began on May 30 and ended on September 12, 2012 Raw data: 1. Aster's 15m resolution L1B reflectivity product 2. Vegetation coverage data set of artificial oasis eco hydrological experimental area in the middle reaches Data processing: 1. Aster NDVI is obtained by pretreatment of Aster reflectance products 2. Through the nonlinear transformation form of ndvi-fvc, the conversion coefficients from NDVI to FVC at different time scales are obtained by using aster NDVI and ground measured FVC 3. Applying this coefficient to ASTER image, the vegetation coverage with 15m resolution is obtained 4. The 15m resolution aster FVC was polymerized to obtain 1km aster FVC product </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据为盈科绿洲农田观测的一个生长周期内的ASTER植被覆盖度数据集。数据观测从2012年5月30日开始到9月12日结束。</w:t>
+        <w:t xml:space="preserve"> This data is aster vegetation coverage data set in a growth cycle of farmland observation in Yingke oasis. The data observation began on May 30 and ended on September 12, 2012</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1、对ASTER反射率产品进行预处理得到ASTER NDVI；  2、通过NDVI-FVC非线性转换形式，利用ASTER NDVI与地面实测FVC得到不同时相的ASTER尺度下NDVI到FVC的转换系数；  3、将此系数应用到ASTER影像上，得到15m分辨率的植被覆盖度；  4、将15m分辨率ASTER FVC聚合，得到1km ASTER FVC产品</w:t>
+        <w:t xml:space="preserve">  1. Aster NDVI is obtained by pretreatment of Aster reflectance products 2. Through the nonlinear transformation form of ndvi-fvc, the conversion coefficients from NDVI to FVC at different time scales are obtained by using aster NDVI and ground measured FVC  3. Applying this coefficient to ASTER image, the vegetation coverage with 15m resolution is obtained 4. The 15m resolution aster FVC was polymerized to obtain 1km aster FVC product</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量较好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/05/30-2012/09/12</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/05/30-2012/09/12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,中游人工绿洲试验区,农田 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, farmland </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">61.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:61.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">航天遥感, 植被, 植被盖度, 卫星影像</w:t>
+        <w:t xml:space="preserve">Theme:Space remote sensing, vegetation, vegetation coverage, satellite image</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区,  农田 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  artificial oasis experimental area in the middle reaches,  farmland </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,887 +1235,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国 </w:t>
+        <w:t xml:space="preserve">contributors:Ma mingguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国  </w:t>
+        <w:t xml:space="preserve">author:Ma mingguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马明国. 黑河生态水文遥感试验：黑河流域中游ASTER植被覆盖度数据集（2012年5月-9月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.39.</w:t>
+        <w:t xml:space="preserve">Ma mingguo. Heihe River eco hydrological remote sensing experiment: aster vegetation coverage data set in the middle reaches of Heihe River Basin (may September 2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.39.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">