--- v1 (2026-08-04)
+++ v2 (2026-09-18)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: aster vegetation coverage data set in the middle reaches of Heihe River Basin (may September 2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游ASTER植被覆盖度数据集（2012年5月-9月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3552.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: aster vegetation coverage data set in the middle reaches of Heihe River Basin (may September 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.39</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3552.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.39</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is aster vegetation coverage data set in a growth cycle of farmland observation in Yingke oasis. The data observation began on May 30 and ended on September 12, 2012 Raw data: 1. Aster's 15m resolution L1B reflectivity product 2. Vegetation coverage data set of artificial oasis eco hydrological experimental area in the middle reaches Data processing: 1. Aster NDVI is obtained by pretreatment of Aster reflectance products 2. Through the nonlinear transformation form of ndvi-fvc, the conversion coefficients from NDVI to FVC at different time scales are obtained by using aster NDVI and ground measured FVC 3. Applying this coefficient to ASTER image, the vegetation coverage with 15m resolution is obtained 4. The 15m resolution aster FVC was polymerized to obtain 1km aster FVC product </w:t>
+        <w:t xml:space="preserve">  本数据为盈科绿洲农田观测的一个生长周期内的ASTER植被覆盖度数据集。数据观测从2012年5月30日开始到9月12日结束。  原始数据：  1、 ASTER的15m分辨率L1B反射率产品  2、中游人工绿洲生态水文试验区植被覆盖度数据集  数据处理：  1、对ASTER反射率产品进行预处理得到ASTER NDVI；  2、通过NDVI-FVC非线性转换形式，利用ASTER NDVI与地面实测FVC得到不同时相的ASTER尺度下NDVI到FVC的转换系数；  3、将此系数应用到ASTER影像上，得到15m分辨率的植被覆盖度；  4、将15m分辨率ASTER FVC聚合，得到1km ASTER FVC产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This data is aster vegetation coverage data set in a growth cycle of farmland observation in Yingke oasis. The data observation began on May 30 and ended on September 12, 2012</w:t>
+        <w:t xml:space="preserve">  本数据为盈科绿洲农田观测的一个生长周期内的ASTER植被覆盖度数据集。数据观测从2012年5月30日开始到9月12日结束。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. Aster NDVI is obtained by pretreatment of Aster reflectance products 2. Through the nonlinear transformation form of ndvi-fvc, the conversion coefficients from NDVI to FVC at different time scales are obtained by using aster NDVI and ground measured FVC  3. Applying this coefficient to ASTER image, the vegetation coverage with 15m resolution is obtained 4. The 15m resolution aster FVC was polymerized to obtain 1km aster FVC product</w:t>
+        <w:t xml:space="preserve">  1、对ASTER反射率产品进行预处理得到ASTER NDVI；  2、通过NDVI-FVC非线性转换形式，利用ASTER NDVI与地面实测FVC得到不同时相的ASTER尺度下NDVI到FVC的转换系数；  3、将此系数应用到ASTER影像上，得到15m分辨率的植被覆盖度；  4、将15m分辨率ASTER FVC聚合，得到1km ASTER FVC产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量较好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/05/30-2012/09/12</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/05/30-2012/09/12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, farmland </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游人工绿洲试验区,农田 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:61.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">61.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Space remote sensing, vegetation, vegetation coverage, satellite image</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">航天遥感, 植被, 植被盖度, 卫星影像</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  artificial oasis experimental area in the middle reaches,  farmland </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区,  农田 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,678 +1591,953 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma mingguo. Heihe River eco hydrological remote sensing experiment: aster vegetation coverage data set in the middle reaches of Heihe River Basin (may September 2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.39.</w:t>
+        <w:t xml:space="preserve">马明国. 黑河生态水文遥感试验：黑河流域中游ASTER植被覆盖度数据集（2012年5月-9月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.39.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
+        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma Mingguo, Che Tao, Li Xin, Xiao Qing, Zhao Kai, Xin Xiaoping. A Prototype Network for Remote Sensing Validation in China[J]. Remote Sensing, 2015, 7, (5). </w:t>
+        <w:t xml:space="preserve">Ma Mingguo, Che Tao, Li Xin, Xiao Qing, Zhao Kai, Xin Xiaoping. A Prototype Network for Remote Sensing Validation in China[J]. Remote Sensing, 2015, 7(5).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Song Wanjuan, Mu Xihan, Yan Guangjian, Huang Shuai. Extracting the Green Fractional Vegetation Cover from Digital Images Using a Shadow-Resistant Algorithm (SHAR-LABFVC)[J]. Remote Sensing, 2015, 7, (8). </w:t>
+        <w:t xml:space="preserve">Song Wanjuan, Mu Xihan, Yan Guangjian, Huang Shuai. Extracting the Green Fractional Vegetation Cover from Digital Images Using a Shadow-Resistant Algorithm (SHAR-LABFVC)[J]. Remote Sensing, 2015, 7(8).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>