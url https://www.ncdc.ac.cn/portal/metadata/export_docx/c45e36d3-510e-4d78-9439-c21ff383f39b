--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2023年黄土丘陵沟壑区第一副区辛店沟流域坝库淤积观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation dataset of dam and reservoir siltation in Xindiangou watershed, the first sub area of loess hilly and gully region in 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation dataset of dam and reservoir siltation in Xindiangou watershed, the first sub area of loess hilly and gully region in 2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.hwsdzhan.db6571.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwsdzhan.db6571.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HWSDZHAN.DB6571.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2023年黄土丘陵沟壑区第一副区辛店沟流域坝库淤积观测数据集。调查方法主要为基于三维坐标控制桩和水尺监测桩，采用常规监测和RTK两种方法。调查内容包括淤地坝的平均淤积厚度及淤积量。数据包括淤地坝监测点图、淤积观测数据计算成果表。</w:t>
+        <w:t xml:space="preserve">This dataset is the observation data set of dam and reservoir siltation in the Xindiangou watershed of the first sub area of the loess hilly and gully region in 2023. The investigation method mainly relies on three-dimensional coordinate control piles and water gauge monitoring piles, using both conventional monitoring and RTK methods. The investigation includes the average sedimentation thickness and amount of sedimentation of the silt dam. The data includes monitoring point maps of siltation dams and calculation results tables of siltation observation data </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工调查</w:t>
+        <w:t xml:space="preserve">Manual investigation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">次暴雨或年、汛期后，对选定的监测淤地坝所在地进行实地监测，利用各监测站点监测桩上的水尺读数或泥沙淤积实时监测高程，读取次暴雨后监测淤地坝的各个监测站点上的淤积高程，然后采用平均淤积高程法，计算出所监测淤地坝的泥沙淤积量。</w:t>
+        <w:t xml:space="preserve">After the rainstorm or annual and flood season, the selected monitoring warping dam site shall be monitored on the spot. The water gauge reading on each monitoring station or the real-time monitoring elevation of sediment deposition shall be used to read the water surface elevation on each monitoring station of the warping dam after the rainstorm, and then the average deposition elevation method shall be used to calculate the sediment deposition amount of the monitored warping dam. &lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">调查数据分别经过调查、计算和报告编写，以确保数据质量。</w:t>
+        <w:t xml:space="preserve">Survey data are investigated, calculated and reported to ensure data quality. &lt;/p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2023/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2023/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西省榆林市绥德县辛店沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Xindiangou watershed, Suide County, Yulin City, Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">840.0m-</w:t>
+        <w:t xml:space="preserve">altitude:840.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1040.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">坝库淤积, 泥沙淤积, 淤积高程, 泥沙淤积量</w:t>
+        <w:t xml:space="preserve">Theme:Siltation of dam and reservoir, sediment deposition, deposition elevation, sediment deposition amount</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">辛店沟,  绥德,  榆林,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Xindiangou,  Suide,  Yulin,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,753 +1226,511 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">093149675976</w:t>
+        <w:t xml:space="preserve">phone:093149675976</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
+        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">崔钰  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  麦旭东  </w:t>
+        <w:t xml:space="preserve">,   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) , LEI Xin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2023年黄土丘陵沟壑区第一副区辛店沟流域坝库淤积观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HWSDZHAN.DB6571.2024.</w:t>
+        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Observation dataset of dam and reservoir siltation in Xindiangou watershed, the first sub area of loess hilly and gully region in 2023. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HWSDZHAN.DB6571.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>