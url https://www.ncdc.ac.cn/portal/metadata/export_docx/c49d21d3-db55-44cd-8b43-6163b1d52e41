--- v0 (2026-05-19)
+++ v1 (2026-10-01)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data from the 10-metre meteorological tower at the base camp of the Tian Shan Kotchkal Glacier in 2009</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2009年天山科其喀尔冰川大本营10米气象塔观测数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3119.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data from the 10-metre meteorological tower at the base camp of the Tian Shan Kotchkal Glacier in 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1501</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3119.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1501</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a dataset of observations from the weather tower at the base camp of the Kar Glacier in 2009, coordinates: N 41°42′, E 80°10′; altitude: 3007 m; observed elements: wind speed, wind direction and temperature relative humidity at 2m, 4m and 10m, net total radiation (including incident and reflected shortwave radiation and longwave radiation) at 3.5m height, barometric pressure at 1.5m height, depth 0m, 0.2m and 0.4m respectively, soil heat flux at 0m, 0.2m, 0.4m, 0.6m, 0.8m, 1.0m, 1.5m and 2.0m respectively, ground temperature and soil moisture content at 0.05m, 0.2m, 0.4m, 0.6m, 0.8m, 1.0m, 1.5m and 2.0m respectively, all elements are daily averages ( Radiation is the daily total), the scale and units are marked in the data column. </w:t>
+        <w:t xml:space="preserve">本数据集为2009年喀尔冰川大本营气象塔观测资料，坐标：N 41°42′，E 80°10′；海拔高度：3007 m；观测要素：2m、4m和10m的风速风向和温度相对湿度，高度为3.5m的净全辐射（包括入射及反射短波辐射和长波辐射），高度1.5m的气压，深度分别为0m、0.2m和0.4m的土壤热通量、深度分别为0m、0.2m、0.4m、0.6m、0.8m、1.0m、1.5m、2.0m的地温和深度分别为0.05m、0.2m、0.4m、0.6m、0.8m、1.0m、1.5m、2.0m的土壤含水量，各要素均为日平均值（辐射为日总量），量纲及单位标注于数据列中。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Automatic collection, manual collection</w:t>
+        <w:t xml:space="preserve">自动采集、人工收集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Original data, unprocessed</w:t>
+        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data is the original measurement data, and the data quality is good. </w:t>
+        <w:t xml:space="preserve">数据为原始测量数据，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2009/01/01-2009/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009/01/01-2009/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Xinjiang, Tianshan Mountains, Tomur Peak, and Keqikar Glacier </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆、天山、托木尔峰、科其喀尔冰川 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:149.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">149.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Glacier, meteorology, wind speed, wind direction, temperature, relative humidity, air pressure, soil heat flux, ground temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川, 气象, 风速, 风向, 温度相对湿度, 气压, 土壤热通量, 地温, 土壤含水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2009</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tianshan,  keqihar glacier,  Tuomuer peak </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天山站,  科其喀尔冰川,  托木尔峰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Han Hai Dong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩海东</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967077</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967077</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:hhd@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hhd@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HanHaidong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩海东 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HanHaidong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩海东  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HanHaidong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩海东</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HanHaidong. Observation data from the 10-metre meteorological tower at the base camp of the Tian Shan Kotchkal Glacier in 2009. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1501.</w:t>
+        <w:t xml:space="preserve">韩海东. 2009年天山科其喀尔冰川大本营10米气象塔观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1501.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>