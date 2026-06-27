--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2004-2010年青藏高原唐古拉温泉(QTB15)年均地温数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological Data of Tanggula (TGLMS) Permafrost on the Qinghai Tibet Plateau in 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological Data of Tanggula (TGLMS) Permafrost on the Qinghai Tibet Plateau in 2016</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.golmud.db2080.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.golmud.db2080.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.golmud.db2080.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frozen soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为中国科学院寒区旱区环境与工程研究所，冰冻圈科学国家重点实验室，青藏高原冰冻圈观测试验研究站长期定位观测数据。本数据集为2004-2010年青藏高原唐古拉温泉(QTB15)年均地温数据。0.5mGT表示0.5米处地温数据，单位为：摄氏度（℃），以此类推。数据采集、处理过程可参照《多年冻土调查手册》（2015年出版）。</w:t>
+        <w:t xml:space="preserve">This data is long-term positioning observation data of Institute of Environment and Engineering in Cold and Dry Regions, Chinese Academy of Sciences, State Key Laboratory of Cryospheric Science, and Qinghai Tibet Plateau Cryosphere Observation Experiment Research Station. This data set is the meteorological data of Tanggula (TGLMS) in the permafrost of the Qinghai-Tibet Plateau in 2016. The data collection and processing process can refer to the Manual of Permafrost Investigation (published in 2015). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">包括辐射数据在内的常规气象数据指标，包括风温湿压等常规要素。</w:t>
+        <w:t xml:space="preserve">Conventional meteorological data indicators including radiation data, including wind temperature, humidity and pressure and other conventional elements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据是通过布设在高原上的自动气象站观测获得。</w:t>
+        <w:t xml:space="preserve">This data is obtained through the observation of automatic weather stations on the plateau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
+        <w:t xml:space="preserve">This data is in the charge of professionals at all stages of acquisition and processing, and the data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2016/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2016/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青藏线 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">11.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:11.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青藏高原, 气象数据</w:t>
+        <w:t xml:space="preserve">Theme:Qinghai Tibet Plateau, meteorological data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2016</w:t>
+        <w:t xml:space="preserve">Time:2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">格尔木,  青海省 </w:t>
+        <w:t xml:space="preserve">Place:Golmud,  Qinghai Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967592</w:t>
+        <w:t xml:space="preserve">phone:09314967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乔永平 </w:t>
+        <w:t xml:space="preserve">contributors:QIAO YongPing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">史健宗  </w:t>
+        <w:t xml:space="preserve">author:Shi Jian zong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WU Tonghua , Shi Jian zong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乔永平. 2004-2010年青藏高原唐古拉温泉(QTB15)年均地温数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.golmud.db2080.2022.</w:t>
+        <w:t xml:space="preserve">QIAO YongPing. Meteorological Data of Tanggula (TGLMS) Permafrost on the Qinghai Tibet Plateau in 2016. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.golmud.db2080.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>