--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -20,51 +20,51 @@
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Long time series (2001-2018) of daily evapotranspiration in China generated based on SEBAL: Part 2</w:t>
+        <w:t xml:space="preserve">Long time series (2001-2020) of daily evapotranspiration in China generated based on SEBAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -263,51 +263,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The China SEBAL Evapotranspiration Dataset (SEBAL ET) characterizes the daily evapotranspiration of vegetation in China from 2001 to 2018 (in millimeters), with a spatial resolution of 1km × 1km and a temporal resolution of 1 day. The coordinate system is GCSWGS_1984. The product adopts the Land Surface Energy Balance Algorithm (SEBAL) and multi-source remote sensing data generation, including MOD43A1 surface albedo, MOD11A1 surface temperature, and MOD13 vegetation index (from NASA: https://ladsweb.modaps.eosdis.nasa.gov/search/ ）The meteorological data comes from GMAO（ https://gmao.gsfc.nasa.gov/research/highlights/2013-2015.php ）The input variables are aggregated and resampled to 1 km × 1km. EBAL ET can be used for multiple Earth science studies, particularly in global change, water resource management, and agricultural drought monitoring </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -384,51 +384,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   1. Using multi-source images to generate long time series (2001-2018) based on surface energy balance algorithm for daily ET land area (SEBAL) with a spatial resolution of 1 km × 1 km    2. Use flux observation data and hydrological observation data to comprehensively evaluate the performance data of China SEBAL ET    3. Compare the performance conditions of SEBAL ET and MOD16 ET products at point and watershed scales in different environments.</w:t>
+        <w:t xml:space="preserve">  1. Use multi-source images to generate long-time series (2001 - 2020) daily ET accumulated land (SEBAL) with a spatial resolution of 1 km × 1 km based on the surface energy balance algorithm;   2.Comprehensively evaluate the performance data of China SEBAL ET using flux observation data and hydrological observation data;   3. Compare the performance conditions of SEBAL ET and MOD16ET products at point scale and watershed scale in different environments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -526,51 +526,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">collect</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">time:2001/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">time:2001/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">collect</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
@@ -598,51 +598,51 @@
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">data </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">size:33.4 GiB</w:t>
+        <w:t xml:space="preserve">size:66.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">data </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
@@ -780,51 +780,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1645,51 +1645,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">JIAO Xiyun, JIN Xiuliang. Long time series (2001-2018) of daily evapotranspiration in China generated based on SEBAL: Part 2. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6618.2024.</w:t>
+        <w:t xml:space="preserve">JIAO Xiyun, JIN Xiuliang. Long time series (2001-2020) of daily evapotranspiration in China generated based on SEBAL. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6618.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>