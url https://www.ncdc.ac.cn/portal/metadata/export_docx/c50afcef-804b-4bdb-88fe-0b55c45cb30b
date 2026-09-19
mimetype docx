--- v1 (2026-08-05)
+++ v2 (2026-09-19)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Long time series (2001-2020) of daily evapotranspiration in China generated based on SEBAL</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于 SEBAL 生成的中国长时间序列日蒸散量数据集（2001-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.10803553</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Long time series (2001-2020) of daily evapotranspiration in China generated based on SEBAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6618.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.10803553</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6618.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  中国SEBAL蒸散量数据集（SEBAL ET）表征了2001-2020年中国植被的日蒸散量（以毫米为单位），空间分辨率为1km×1km，时间分辨率为1天，坐标系为GCS_WGS_1984。产品采用陆地表面能量平衡算法（SEBAL）和多源遥感数据生成，包括 MOD43A1 日地表反照率、MOD11A1 日地表温度和 MOD13 植被指数（来自 NASA：https://ladsweb.modaps.eosdis.nasa.gov/search/），气象数据来自 GMAO（https://gmao.gsfc.nasa.gov/research/highlights/2013-2015.php），输入变量均聚合重采样为 1 km×1km 。EBAL ET 可用于多项地球科学研究，特别是全球变化、水资源管理和农业干旱监测等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The product adopts the Land Surface Energy Balance Algorithm (SEBAL) and multi-source remote sensing data generation, including MOD43A1 surface albedo, MOD11A1 surface temperature, and MOD13 vegetation index (from NASA: https://ladsweb.modaps.eosdis.nasa.gov/search/ ）The meteorological data comes from GMAO（ https://gmao.gsfc.nasa.gov/research/highlights/2013-2015.php ）</w:t>
+        <w:t xml:space="preserve">  产品采用陆地表面能量平衡算法（SEBAL）和多源遥感数据生成，包括 MOD43A1 日地表反照率、MOD11A1 日地表温度和 MOD13 植被指数（来自 NASA：https://ladsweb.modaps.eosdis.nasa.gov/search/），气象数据来自 GMAO（https://gmao.gsfc.nasa.gov/research/highlights/2013-2015.php）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. Use multi-source images to generate long-time series (2001 - 2020) daily ET accumulated land (SEBAL) with a spatial resolution of 1 km × 1 km based on the surface energy balance algorithm;   2.Comprehensively evaluate the performance data of China SEBAL ET using flux observation data and hydrological observation data;   3. Compare the performance conditions of SEBAL ET and MOD16ET products at point scale and watershed scale in different environments.</w:t>
+        <w:t xml:space="preserve">  1.使用多源图像生成长时间序列 （2001–2020） 基于表面能量平衡算法的 1 km × 1 km 空间分辨率的日 ET 积 土地 （SEBAL）;   2.利用通量观测数据和水文观测数据，全面评价中国 SEBAL ET 的性能 数据;   3. 比较 SEBAL ET 与 MOD16 ET 产品在不同环境下点尺度和流域尺度的性能 条件。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   The product was subjected to point validation evaluation using observation data from 8 flux towers, and regional validation evaluation was conducted using water balance method. The results showed that the R values were 0.79 and 0.98, respectively, indicating that the product has good performance </w:t>
+        <w:t xml:space="preserve">  使用 8 个通量塔观测数据对产品进行了点验证评估，并使用水平衡方法对产品进行了区域验证评估，结果显示 R 值分别为 0.79 和 0.98，这表明产品具有良好的性能。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2001/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:66.5 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">66.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Daily, evapotranspiration, long time series, SEBAL model</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">逐日, 蒸散发, 长时间序列, SEBAL模型</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  3.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,597 +1533,844 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:JIAO Xiyun,  JIN Xiuliang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 缴锡云 ,  金秀良 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:JIAO Xiyun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 缴锡云   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  JIN Xiuliang </w:t>
+        <w:t xml:space="preserve">,  金秀良  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:JIAO Xiyun , JIN Xiuliang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 缴锡云 , 金秀良</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">JIAO Xiyun, JIN Xiuliang. Long time series (2001-2020) of daily evapotranspiration in China generated based on SEBAL. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6618.2024.</w:t>
+        <w:t xml:space="preserve"> 缴锡云 ,金秀良. 基于 SEBAL 生成的中国长时间序列日蒸散量数据集（2001-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6618.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cheng M, Jiao X, Li B, Yu X, Shao M, Jin X. Long time series of daily evapotranspiration in China based on the SEBAL model and multisource images and validation[J]. Earth System Science Data, 2021, 13, (8): 3995-4017. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-13-3995-2021.</w:t>
+        <w:t xml:space="preserve">Cheng M, Jiao X, Li B, Yu X, Shao M, Jin X. Long time series of daily evapotranspiration in China based on the SEBAL model and multisource images and validation[J/OL]. Earth System Science Data, 2021, 13(8): 3995-4017. DOI: 10.5194/essd-13-3995-2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>