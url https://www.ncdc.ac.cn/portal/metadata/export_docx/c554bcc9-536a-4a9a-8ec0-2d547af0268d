--- v0 (2026-06-22)
+++ v1 (2026-08-07)
@@ -2,798 +2,969 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">DeltaDTM v1.1: A global coastal digital terrain model</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">全球海岸 DTM 数据集（v1.1）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DeltaDTM v1.1: A global coastal digital terrain model</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Coastal elevation data are essential for a wide variety of applications, such as coastal management, flood modelling, and adaptation planning. Low-lying coastal areas (found below 10 m +Mean Sea Level (MSL)) are at risk of future extreme water levels due to Sea Level Rise (SLR), subsidence and changing extreme weather patterns. However, current freely available elevation data sets are not sufficiently accurate to model these risks.  We present DeltaDTM, a global coastal Digital Terrain Model (DTM) available in the public domain, with a horizontal spatial resolution of 30 m and a vertical mean absolute error (MAE) of 0.43 m overall. DeltaDTM corrects the CopernicusDEM with space borne lidar from the ICESat-2 and GEDI missions. Specifically, we correct the elevation bias in CopernicusDEM, apply filters to remove non-terrain cells, and fill the gaps using interpolation.  Notably, our classification approach produces more accurate results than regression methods (including machine learning) recently used by others to correct DEMs, that achieve an overall MAE of 0.72 m at best. We conclude that DeltaDTM will be a valuable resource for coastal flood impact modelling and other applications. </w:t>
+        <w:t xml:space="preserve">  海岸高程数据支撑海岸管理、洪水模拟、气候适应规划等诸多领域研究工作。海拔低于平均海平面 10 米的低洼海岸带，受海平面上升、地面沉降与极端天气频发影响，未来将面临极端高水位灾害风险。但目前公开免费的高程数据集精度不足，难以精准量化上述灾害风险。   本数据为开源全球海岸数字地形模型 DeltaDTM，该产品水平分辨率 30 米，全域平均绝对误差（MAE）为 0.43 米。DeltaDTM 借助 ICESat-2 与 GEDI 星载激光雷达数据对哥白尼数字高程模型（CopernicusDEM）开展校正处理，具体流程包括：修正 CopernicusDEM 高程偏差、滤波剔除非地形像元、插值填补数据空缺。   对比现有各类 DEM 校正回归算法（含机器学习方法），本研究采用的分类校正方案精度更优；现有同类方法最优全域平均绝对误差仅达 0.72 米。综上，DeltaDTM 可为海岸洪水灾害模拟及其他相关研究提供可靠基础数据支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:33.5 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GeoTiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Digital Elevation Model (DEM), Digital Terrain Model (DTM), Elevation, GEDI, ICESat-2, Lidar</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数字高程模型 (DEM), 数字地形模型 (DTM), 高程, GEDI, ICESat-2, 激光雷达</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -827,51 +998,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -898,51 +1087,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -964,51 +1171,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1035,51 +1260,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1105,563 +1348,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Maarten Pronk </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maarten Pronk </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Maarten Pronk </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maarten Pronk  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Maarten Pronk </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maarten Pronk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maarten Pronk. DeltaDTM v1.1: A global coastal digital terrain model. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">Maarten Pronk. 全球海岸 DTM 数据集（v1.1）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Pronk Maarten, Hooijer Aljosja, Eilander Dirk, Haag Arjen, de Jong Tjalling, Vousdoukas Michalis, Vernimmen Ronald, Ledoux Hugo, Eleveld Marieke. DeltaDTM: A global coastal digital terrain model[J/OL]. Scientific Data, 2024-03-06, 11, (1):273. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1038/s41597-024-03091-9.</w:t>
       </w:r>