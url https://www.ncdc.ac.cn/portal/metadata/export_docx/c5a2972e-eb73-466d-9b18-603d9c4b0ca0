--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">过去百年全球陆地蒸散发数据集V1.0</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Global terrestrial evapotranspiration dataset for the last century (Version 1.0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global terrestrial evapotranspiration dataset for the last century (Version 1.0)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.et.db6898.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.et.db6898.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ET.DB6898.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本陆地蒸散发数据集采用互补蒸散发模型，采用3种不同方法确定模型的参数(PT-α)；模型输入驱动包括GSWP3气温、风速，20CR的相对湿度，以及多源数据计算得到的净辐射数据。空间分辨率为0.5度，时间分辨率为逐月。时间范围为1901-2014。</w:t>
+        <w:t xml:space="preserve">This global terrestrial evapotranspiration is derived from the complementary relationship model, with three different approaches to determining the PT-alpha. The forcing includes air temperature and wind speed from ERA5, Relative humidity from 20CR, Rn from multi-source data. It is at 0.5° and has a monthly temporal resolution. The temporal coverage is 1901-2014. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. 气温、风速数据来自于GSWP3；   2. 相对湿度数据来自20CR；   3. 净辐射数据采用多源数据计算。</w:t>
+        <w:t xml:space="preserve">  1. Air temperature, wind speed data: ERA5;   2. Relative humidIty: 20CR;   3. Net radiation data: Multi-source data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据为过去百年的全球陆地蒸散发，时间范围为1901-2014年，空间分辨率为0.5度。</w:t>
+        <w:t xml:space="preserve">  This century-long global terrestrial evapotranspiration is derived from the complementary relationship model, covering the period of 1901-2014 with a spatial resolution of 0.5 degree.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1901/01/01-2014/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1901/01/01-2014/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球陆地 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global land </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.3 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">蒸散发, 全球, 水循环</w:t>
+        <w:t xml:space="preserve">Theme:Evapotranspiration, Global, Hydrological Cycle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 , 水文学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science , hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1901 2014</w:t>
+        <w:t xml:space="preserve">Time:1901 2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,836 +1185,587 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马宁 </w:t>
+        <w:t xml:space="preserve">contributors:MA Ning  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马宁  </w:t>
+        <w:t xml:space="preserve">author:MA Ning  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MA Ning  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马宁. 过去百年全球陆地蒸散发数据集V1.0. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ET.DB6898.2025.</w:t>
+        <w:t xml:space="preserve">MA Ning . Global terrestrial evapotranspiration dataset for the last century (Version 1.0). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ET.DB6898.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma Ning, Szilagyi Jozsef, Zhang Yongqiang. Hydrological Responses to Warming: Insights From Centennial-Scale Terrestrial Evapotranspiration Estimates[J/OL]. Water Resources Research, 2025, 61, (9):e2025WR041001. </w:t>
+        <w:t xml:space="preserve">Zhang Y, Zhang K, Li X, Yang Q, Feng B, Xu J. A novel framework for quantifying the contribution of climate change and human activities to streamflow changes in data-scarce basins[J/OL]. Water Resources Research, 2025-06-01, 61, (6):e2025WR041001. </w:t>
         <w:br/>
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.1029/2025WR041001.</w:t>
+        <w:t xml:space="preserve">            DOI: 10.1029/2025WR041001.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>