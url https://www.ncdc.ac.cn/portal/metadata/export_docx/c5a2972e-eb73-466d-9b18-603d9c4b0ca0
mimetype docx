--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global terrestrial evapotranspiration dataset for the last century (Version 1.0)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">过去百年全球陆地蒸散发数据集V1.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.et.db6898.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Global terrestrial evapotranspiration dataset for the last century (Version 1.0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ET.DB6898.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.et.db6898.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ET.DB6898.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This global terrestrial evapotranspiration is derived from the complementary relationship model, with three different approaches to determining the PT-alpha. The forcing includes air temperature and wind speed from ERA5, Relative humidity from 20CR, Rn from multi-source data. It is at 0.5° and has a monthly temporal resolution. The temporal coverage is 1901-2014. </w:t>
+        <w:t xml:space="preserve">  本陆地蒸散发数据集采用互补蒸散发模型，采用3种不同方法确定模型的参数(PT-α)；模型输入驱动包括GSWP3气温、风速，20CR的相对湿度，以及多源数据计算得到的净辐射数据。空间分辨率为0.5度，时间分辨率为逐月。时间范围为1901-2014。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. Air temperature, wind speed data: ERA5;   2. Relative humidIty: 20CR;   3. Net radiation data: Multi-source data.</w:t>
+        <w:t xml:space="preserve">  1. 气温、风速数据来自于GSWP3；   2. 相对湿度数据来自20CR；   3. 净辐射数据采用多源数据计算。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  This century-long global terrestrial evapotranspiration is derived from the complementary relationship model, covering the period of 1901-2014 with a spatial resolution of 0.5 degree.</w:t>
+        <w:t xml:space="preserve">  本数据为过去百年的全球陆地蒸散发，时间范围为1901-2014年，空间分辨率为0.5度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1901/01/01-2014/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1901/01/01-2014/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global land </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球陆地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.3 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.5度</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">逐月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Evapotranspiration, Global, Hydrological Cycle</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">蒸散发, 全球, 水循环</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science , hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 , 水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1901 2014</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1901 2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1533,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:MA Ning  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马宁 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:MA Ning  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马宁  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MA Ning  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马宁</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MA Ning . Global terrestrial evapotranspiration dataset for the last century (Version 1.0). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ET.DB6898.2025.</w:t>
+        <w:t xml:space="preserve">马宁. 过去百年全球陆地蒸散发数据集V1.0. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ET.DB6898.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Y, Zhang K, Li X, Yang Q, Feng B, Xu J. A novel framework for quantifying the contribution of climate change and human activities to streamflow changes in data-scarce basins[J/OL]. Water Resources Research, 2025-06-01, 61, (6):e2025WR041001. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1029/2025WR041001.</w:t>
+        <w:t xml:space="preserve">Zhang Y, Zhang K, Li X, Yang Q, Feng B, Xu J. A novel framework for quantifying the contribution of climate change and human activities to streamflow changes in data-scarce basins[J/OL]. Water Resources Research, 2025-06-01, 61(6): e2025WR041001. DOI: 10.1029/2025WR041001.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>