--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -2,837 +2,1001 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">RiverLakeBasins: A Global Dataset of Nested River-Watersheds and Lake-Hillslopes</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">全球表达河-湖拓扑关系的多层级流域数据集RiverLakeBasins</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hydrology.db7447.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">RiverLakeBasins: A Global Dataset of Nested River-Watersheds and Lake-Hillslopes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.hydrology.db7447.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hydrology.db7447.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.hydrology.db7447.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  流域是水文模拟和水资源管理的基本空间单元。但现有全球流域数据集对湖泊和水库的表达尚不完善，难以满足流域系统模拟和科学管理的需求。针对该问题，RiverLakeBasins创新性地将湖泊水库及其汇水坡面单元纳入嵌套流域体系之中，实现了坡面-湖泊-河流之间的完整拓扑关联表达，为全球尺度水文模拟、水资源管理、湖泊-河流相互作用研究以及数字流域建设提供了重要基础数据。该数据集的生产主要基于MERIT Hydro、Hydro LAKES和NWEI产品，通过三个阶段进行构建。首先，系统识别需要引入湖泊信息进行重构的当前层级NWEI流域单元。筛选原则为：若湖泊完全位于某一层级流域内部，则该流域被纳入更新范围；若湖泊跨越多个相邻子流域，则选取能够完整覆盖该湖泊的上一级流域进行处理。该策略确保每个湖泊及其汇水区在分层框架中作为一个一致、完整的水文单元进行表达，避免了湖泊分割。随后，在选定流域范围内，基于流向与汇流累积数据提取河网，并针对河湖空间不匹配问题进行优化处理，包括去除湖泊内部的虚假闭合河段，以及补充缺失的湖泊—下游河段连接关系，再沿湖泊边界追踪湖泊的坡面。本研究根据汇流路径特征，将排水区划分为两类：一类为通过河网汇入湖泊的河流流域单元，另一类为直接以坡面径流形式汇入湖泊的湖泊坡面单元。所有指向同一湖泊的坡面单元被合并为整体，以清晰区分河道汇流与坡面汇流。最后，将湖泊坡面集成到原有嵌套流域体系中。通过空间叠加操作，对受湖泊影响的流域进行更新与拆分，形成新的河流流域、湖泊单元及湖泊坡面单元，并记录明确的上下游拓扑关系。在此基础上，引入扩展的分层编码体系，为每个空间单元分配唯一标识，并记录其下游连接关系和关键属性，从而构建完整的河流-湖泊-坡面水文拓扑结构。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:8.0 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.0 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.gdb</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90米</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Keywords lake-river-slope topological relationship, watershed division, multi-level watershed</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">湖泊-河流-坡面拓扑关系, 流域划分, 多层级流域</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Earth Science , Hydrogeography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地球科学 , 水文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -866,51 +1030,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -937,51 +1119,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1003,51 +1203,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1074,51 +1292,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1144,733 +1380,1036 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:liu jun zhi,  zhang bin,  Que Yefeng,  xu jin shuai,  hou wei,  Yang Wanhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘军志,  张斌,  阙烨峰,  徐进帅,  侯伟,  杨万宏 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:liu jun zhi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘军志  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  zhang bin </w:t>
+        <w:t xml:space="preserve">,  张斌  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Que Yefeng </w:t>
+        <w:t xml:space="preserve">,  阙烨峰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  xu jin shuai </w:t>
+        <w:t xml:space="preserve">,  徐进帅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  hou wei </w:t>
+        <w:t xml:space="preserve">,  侯伟  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Yang Wanhong </w:t>
+        <w:t xml:space="preserve">,  杨万宏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:liu jun zhi , zhang bin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘军志, 张斌</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XZ202501JD0027</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XZ202501JD0027</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">察隅季风通道多圈层变化野外科学观测研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42171132</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42171132</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原典型流域河流有机碳输出模拟及未来变化预估——以长江源区为例</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">liu jun zhi, zhang bin, Que Yefeng, xu jin shuai, hou wei, Yang Wanhong. RiverLakeBasins: A Global Dataset of Nested River-Watersheds and Lake-Hillslopes. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.hydrology.db7447.2026.</w:t>
+        <w:t xml:space="preserve">刘军志,张斌,阙烨峰,徐进帅,侯伟,杨万宏. 全球表达河-湖拓扑关系的多层级流域数据集RiverLakeBasins. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.hydrology.db7447.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu J, Zhang B, Que Y, Xu J, Hou W, Yang W. RiverLakeBasins: a global dataset of nested river-watersheds and lake-hillslopes[J]. International Journal of Geographical Information Science, 2026, : 1-23. </w:t>
+        <w:t xml:space="preserve">Liu Junzhi, Zhang Bin, Que Yefeng, Xu Jinshuai, Hou Wei, Yang Wanhong. RiverLakeBasins: a global dataset of nested river-watersheds and lake-hillslopes[J/OL]. International Journal of Geographical Information Science, 2026, 0, (0): 1-23. </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">            DOI: 10.1080/13658816.2026.2620024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>