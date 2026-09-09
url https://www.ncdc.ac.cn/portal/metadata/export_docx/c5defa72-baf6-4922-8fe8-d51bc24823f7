--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -2363,53 +2363,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Junzhi, Zhang Bin, Que Yefeng, Xu Jinshuai, Hou Wei, Yang Wanhong. RiverLakeBasins: a global dataset of nested river-watersheds and lake-hillslopes[J/OL]. International Journal of Geographical Information Science, 2026, 0, (0): 1-23. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1080/13658816.2026.2620024.</w:t>
+        <w:t xml:space="preserve">Liu Junzhi, Zhang Bin, Que Yefeng, Xu Jinshuai, Hou Wei, Yang Wanhong. RiverLakeBasins: a global dataset of nested river-watersheds and lake-hillslopes[J/OL]. International Journal of Geographical Information Science, 2026, 0(0): 1-23. DOI: 10.1080/13658816.2026.2620024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>