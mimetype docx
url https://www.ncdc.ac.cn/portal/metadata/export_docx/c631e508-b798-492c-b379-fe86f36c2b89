--- v0 (2026-05-05)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆阿拉尔绿洲沙化盐渍化盐土阳离子交换量、棉田连作、土地改良、生态治理数据（2017-2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data on cation exchange capacity of Sandy and salinized saline soil, continuous cropping of cotton field, land improvement and ecological management in Alar oasis, Xinjiang (2017-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data on cation exchange capacity of Sandy and salinized saline soil, continuous cropping of cotton field, land improvement and ecological management in Alar oasis, Xinjiang (2017-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.STXF.db0004.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.STXF.db0004.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.STXF.2021.6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  不同类型盐土阳离子交换量包含新疆阿克苏地区塔里木河中上游不同类型盐土土壤盐基离子及土壤阳离子交换量的数据。盐渍化土壤数据（有机质、八大离子）包括盐渍化土壤总盐、盐渍化土壤PH；连作障碍消除试验设置水浸提-发芽势；水浸提-发芽率；水浸提-苗长；水浸提-株高；水浸提-空白。数据采集时间为2017年至2018年，采集地点为新疆阿拉尔和塔里木河。   该数据集严格按照课题制定的统一试验方案和中国生态系统研究网络编著的陆地生态系统水土气生观测规范进行相关试验、观测和数据的采集，采用excel和SPSS进行数据录入、加工和计算。</w:t>
+        <w:t xml:space="preserve">The cation exchange capacity of different types of saline soils includes the data of soil base ions and soil cation exchange capacity of different types of saline soils in the middle and upper reaches of Tarim River in Aksu area, Xinjiang. Salinized soil data (organic matter and eight ions) include total salt of salinized soil and pH of salinized soil; Water extraction germination potential was set up in continuous cropping obstacle elimination test; Water extraction - germination rate; Water extraction - seedling length; Water extraction - plant height; Water extract - blank. The data were collected from 2017 to 2018 at alar and Tarim rivers in Xinjiang. The data set carries out relevant tests, observations and data collection in strict accordance with the unified test scheme formulated by the subject and the specifications for water, soil and gas generation observation of terrestrial ecosystem compiled by China ecosystem research network. Excel and SPSS are used for data input, processing and calculation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  按照课题制定的统一试验方案和中国生态系统研究网络编著的陆地生态系统水土气生观测规范进行相关试验、观测和数据的采集。</w:t>
+        <w:t xml:space="preserve">  Relevant tests, observations and data collection shall be carried out according to the unified test scheme formulated by the subject and the specifications for water, soil and gas generation observation of terrestrial ecosystem compiled by China ecosystem research network</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用excel和SPSS进行数据录入、加工和计算。</w:t>
+        <w:t xml:space="preserve"> Excel and SPSS are used for data entry, processing and calculation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.原始资料数据精度 原始数据精度符合统一试验方案和中国生态系统研究网络编著的陆地生态系统水土气生观测规范要求   2.项目数据产生和汇集过程中的相关质量控制措施，包括完整的数据产生过程、使用的方法和标准规范、数据应用范围等内容。 按照中国生态系统研究网络编著的陆地生态系统水土气生观测规范进行相关质量控制   3.加工后数据精度 精度符合中国生态系统研究网络编著的陆地生态系统水土气生观测规范进行相关要求</w:t>
+        <w:t xml:space="preserve">  1. Accuracy of original data. The accuracy of original data meets the requirements of the unified test scheme and the specifications for water, soil and gas generation observation of terrestrial ecosystem compiled by China ecosystem research network   2. Relevant quality control measures in the process of project data generation and collection, including complete data generation process, used methods, standards and specifications, data application scope, etc. Relevant quality control shall be carried out in accordance with the specifications for water, soil and biogenic observation of terrestrial ecosystem compiled by China ecosystem research network   3. The accuracy of the processed data meets the relevant requirements of the specifications for water, soil and gas generation observation of terrestrial ecosystem compiled by China ecosystem research network </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆阿拉尔;塔里木河 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Alar, Xinjiang; Tarim River  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">201.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:201.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">阿拉尔, 绿洲, 沙化, 盐渍化, 阳离子交换, 土地改良, 生态治理</w:t>
+        <w:t xml:space="preserve">Theme:Alar, oasis, desertification, salinization, cation exchange, land improvement, ecological management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018</w:t>
+        <w:t xml:space="preserve">Time:2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆阿拉尔,  塔里木河 </w:t>
+        <w:t xml:space="preserve">Place:Tarim River,  alar </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何志斌,  支金虎,  柴朝辉 </w:t>
+        <w:t xml:space="preserve">contributors:HE Zhibin,  ZHAI Jinhu,   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">蔺鹏飞  </w:t>
+        <w:t xml:space="preserve">author:LIN PengFei  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LIN PengFei  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFC0504300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">西北荒漠-绿洲区稳定性维持与生态系统综合管理技术研发与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">何志斌,支金虎,柴朝辉. 新疆阿拉尔绿洲沙化盐渍化盐土阳离子交换量、棉田连作、土地改良、生态治理数据（2017-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.STXF.2021.6.</w:t>
+        <w:t xml:space="preserve">HE Zhibin, ZHAI Jinhu, . Data on cation exchange capacity of Sandy and salinized saline soil, continuous cropping of cotton field, land improvement and ecological management in Alar oasis, Xinjiang (2017-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.STXF.2021.6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>