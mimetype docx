--- v0 (2026-05-30)
+++ v1 (2026-07-17)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高混凝土坝病变灾变预测分析数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Prediction and analysis data set of high concrete dam disease disaster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prediction and analysis data set of high concrete dam disease disaster</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nhri_dam.db6848.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri_dam.db6848.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI_DAM.DB6848.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为乌东德高拱坝简化数值计算的开裂数据结果，包括对其开裂扩展的，以及坝轴向水平位移、顺河向水平位移、竖向位移的计算结果。   本数据集采用基于FEM+DDA耦合方法，有限元建模的依据为实际设计尺寸。   数据集结果可通过各类本文软件查看或编辑。   在本数据集中包括两个个过程，每个过程包含“disout、gidres”两个文件：其中“disout”包括:坝轴向水平位移（m）、顺河向水平位移（m）、竖向位移（m）；“gidres”包括基于FEM-DDA连续非连续开裂扩展技术对高混凝土坝数值模型的两个病变灾变损伤过程的分析计算结果。包含msh文件和res文件，需要下载gid打开。</w:t>
+        <w:t xml:space="preserve">This dataset contains the cracking data results of the simplified numerical calculation of the Wudongde High Arch Dam, including the crack propagation, as well as the calculation results of the dam's axial horizontal displacement, along river horizontal displacement, and vertical displacement. This dataset adopts the FEM+DDA coupling method, and the finite element modeling is based on the actual design dimensions. The dataset results can be viewed or edited through various software in this article. In this dataset, there are two processes, each containing two files: 'disout' and 'gidres'.' disout 'includes: horizontal displacement along the dam axis (m), horizontal displacement along the river direction (m), and vertical displacement (m); Gidres "includes the analysis and calculation results of two pathological disaster damage processes in the numerical model of high concrete dams based on FEM-DDA continuous discontinuous cracking propagation technology. Contains msh files and res files, need to download gid to open. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据由中国水利科学研究院水电中心自研发的“SAPTIS-DDA”计算获得。</w:t>
+        <w:t xml:space="preserve">    This data was calculated using the "SAPTIS-DDA" independently developed by the Hydroelectric Center of the Chinese Academy of Water Resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  计算主要采用有限元软件SAPTIS，FEM-DDA耦合算法来源为有限元基本理论、朱伯芳院士相关著作、软件说明书等。</w:t>
+        <w:t xml:space="preserve">    The calculation mainly uses the finite element software SAPTIS, and the FEM-DDA coupling algorithm is derived from the basic theory of finite elements, relevant works of Academician Zhu Bofang, software manuals, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  仿真计算值经反馈验证，应力云图分布规律符合常识，模型校核准确；对大坝的开裂损伤过程模拟符合客观规律，能够基于此进行病变灾变机理研究。</w:t>
+        <w:t xml:space="preserve">    The simulation calculation values have been verified through feedback, and the stress cloud map distribution pattern conforms to common sense, indicating accurate model verification; The simulation of the cracking and damage process of the dam conforms to objective laws, which can be used to study the mechanism of pathological disasters. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/01/01-2025/03/12</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2025/01/01-2025/03/12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">隔河岩水电站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Geheyan Hydropower Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.8 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.txt,*.msh,*.res</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.txt,*.msh,*.res</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">病变灾变, 开裂</w:t>
+        <w:t xml:space="preserve">Theme:Pathological disaster, cracking</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
+        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2025</w:t>
+        <w:t xml:space="preserve">Time:2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">隔河岩水电站 </w:t>
+        <w:t xml:space="preserve">Place:Geheyan Hydropower Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李燕娜 </w:t>
+        <w:t xml:space="preserve">contributors:LI Yanna </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李燕娜  </w:t>
+        <w:t xml:space="preserve">author:LI Yanna </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Yanna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021YFC3090102</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">高混凝土坝病变灾变过程预测技术与方法</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李燕娜. 高混凝土坝病变灾变预测分析数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI_DAM.DB6848.2025.</w:t>
+        <w:t xml:space="preserve">LI Yanna. Prediction and analysis data set of high concrete dam disease disaster. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI_DAM.DB6848.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>