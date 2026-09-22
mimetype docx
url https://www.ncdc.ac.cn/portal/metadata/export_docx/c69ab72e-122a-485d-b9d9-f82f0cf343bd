--- v0 (2026-06-23)
+++ v1 (2026-09-22)
@@ -2316,53 +2316,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ying Q, Poulter B, Watts JD, Arndt KA, Virkkala A.-M., Bruhwiler L, Oh Y, Rogers BM, Natali SM, Sullivan H, Armstrong A, Ward EJ, Schiferl LD, Elder CD, Peltola O, Bartsch A, Desai AR, Euskirchen E, Göckede M, Lehner B, Nilsson MB, Peichl M, Sonnentag O, Tuittila E.-S., Sachs T, Kalhori A, Ueyama M, Zhang Z. WetCH4: a machine-learning-based upscaling of methane fluxes of northern wetlands during 2016–2022[J/OL]. Earth Syst. Sci. Data, 2025-06-12, 17, (6): 2507-2534. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-17-2507-2025.</w:t>
+        <w:t xml:space="preserve">Ying Q, Poulter B, Watts JD, Arndt KA, Virkkala A.-M., Bruhwiler L, Oh Y, Rogers BM, Natali SM, Sullivan H, Armstrong A, Ward EJ, Schiferl LD, Elder CD, Peltola O, Bartsch A, Desai AR, Euskirchen E, Göckede M, Lehner B, Nilsson MB, Peichl M, Sonnentag O, Tuittila E.-S., Sachs T, Kalhori A, Ueyama M, Zhang Z. WetCH4: a machine-learning-based upscaling of methane fluxes of northern wetlands during 2016–2022[J/OL]. Earth Syst. Sci. Data, 2025-06-12, 17(6): 2507-2534. DOI: 10.5194/essd-17-2507-2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>