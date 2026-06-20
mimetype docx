--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2001-2010年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同措施径流场观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation Data Set of Runoff Field under Different Measures in Yulin Gully of Xindian Gully Basin, the First Sub area of Loess Hilly and Gully Region, 2001-2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation Data Set of Runoff Field under Different Measures in Yulin Gully of Xindian Gully Basin, the First Sub area of Loess Hilly and Gully Region, 2001-2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0050.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0050.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.107</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2001-2010年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同措施径流场观测数据。不同措施径流小区位于辛店沟一级支沟育林沟左岸，2001-2007年有7个径流小区，编号依次为育1-育7，2008年弃用原有小区，新建9个径流小区，编号依次为育8-育16。对不同水土保持措施径流小区产生径流的次降水量、径流量、泥沙量进行观测，对比不同措施的减水减沙效益。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工定时观测</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.径流站水位观测方法为：读取测流断面测流建筑物的水尺数，非汛期每日8是观测一次，如有降雨，日水位变化缓慢时8时、20时观测两次；日水位变化较大或出现缓慢的峰谷时按2时、8时、14时、20时观测四次。汛期水位变化剧烈时按6分钟的倍数观测。 2.试验场径流站的测流方式：采用巴塞尔量水槽测流，流量计算采用推流公式。 3.泥沙取样及处理：测流断面泥沙采用中泓浮标法取样，取沙次数取决于洪水水位变化的次数，洪峰时为控制含沙量变化而增加取样次数。样品处理采用置换法。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">由专业技术人员进行人工观测；数据录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2001/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2001/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西省榆林市绥德县辛店沟流域育林沟 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yulin ditch, Xindian Valley, Suide County, Yulin City, Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">71.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:71.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">径流系数，径流泥沙, 径流量</w:t>
+        <w:t xml:space="preserve">Theme:Runoff coefficient, runoff sediment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文测量 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometric survey </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
+        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">榆林,  绥德,  辛店沟,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Yulin,  Suide,  xindiangou,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
+        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">雷欣  </w:t>
+        <w:t xml:space="preserve">author:LEI Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GUO Yumei , Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2001-2010年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同措施径流场观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.107.</w:t>
+        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Observation Data Set of Runoff Field under Different Measures in Yulin Gully of Xindian Gully Basin, the First Sub area of Loess Hilly and Gully Region, 2001-2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.107.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>