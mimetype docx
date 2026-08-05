--- v0 (2026-05-07)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：大野口关滩森林站超级样地差分GPS定位测量数据（2008年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint experiment: differential GPS positioning survey data of super sample plot of Dayekou guantan forest station (2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint experiment: differential GPS positioning survey data of super sample plot of Dayekou guantan forest station (2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1920.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1920.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1848</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  超级样地由16块子样地组成，为了对样地内的每株林木定位和方便地基雷达观测基站点的定位，需要测量子样地角点及预设地基雷达基站点的大地坐标。这些点及每株林木的定位是采用全站仪测量的。由于全站仪测量的是相对坐标，若要得到大地坐标，需要在超级样地周围利用差分GPS（DGPS）高精度地测量至少1个参考点。另外，我们还用DGPS观测了子样地所有角点的大地坐标，该测量结果可形成对全站仪测量结果的校验。该数据集是基于DGPS测量得到的所有定位结果数据，不包括全站仪的定位结果。   测量时间是2008年6月1日至13日，采用法国泰雷兹（THALES）差分GPS测量系统，型号Z-MAX。观测方法是使用两台GPS接收机进行同步静态测量，一台为基站，设置在甘肃省水源涵养林研究院旁边（该基站点的WGS大地坐标是采用Z-MAX经多站观测引自张掖市内的1个一级水准点）。另一台为流动站，放置在超级样地观测点上。每个点的观测时长为10、15、20、25、30分钟不等，具体时长根据卫星信号情况而定，信号差时多测量几分钟。采用仪器自带的处理软件进行事后差分处理得到最终的定位结果。定位结果采用WGS大地坐标系统。   首先在超级样地旁边的开阔区测量了6个临时控制点，为全站仪测量超级样地内的林木位置提供参考点。然后在超级样地16块子样地的每个角点上安置流动站，测量了子样地角点坐标，共得到41个点的观测值。该数据集存储了这47个点的定位结果。该数据仅限于项目使用，不对外共享。</w:t>
+        <w:t xml:space="preserve">The super sample plot consists of 16 sub samples. In order to locate each tree in the sample plot and facilitate the positioning of ground-based radar observation base station points, it is necessary to measure the geodetic coordinates of sub sample plot corners and preset ground-based radar base station points. The positioning of these points and each tree is measured by total station. Since the total station measures relative coordinates, in order to obtain geodetic coordinates, at least one reference point needs to be measured with high precision by differential GPS (DGPS) around the super sample plot. In addition, we also observed the geodetic coordinates of all corners of the sub sample with DGPS, and the measurement results can form the verification of the measurement results of the total station. This data set is based on all positioning result data obtained from DGPS measurement, excluding the positioning result of total station. The measurement time is from June 1 to 13, 2008, using the French Thales differential GPS measurement system, model z-max. The observation method is to use two GPS receivers for synchronous static measurement. One is the base station, which is set next to Gansu Water Conservation Forest Research Institute (the WGS geodetic coordinate of the base station is a first-class benchmark introduced from Zhangye City through multi station observation by z-max). The other is a mobile station, which is placed on the observation point of super sample plot. The observation duration of each point varies from 10, 15, 20, 25 and 30 minutes. The specific duration depends on the satellite signal. When the signal is different, it will be measured for several minutes. The final positioning result is obtained by post differential processing with the processing software of the instrument. WGS geodetic coordinate system is adopted for positioning results. Firstly, six temporary control points were measured in the open area next to the super sample plot to provide reference points for the total station to measure the forest position in the super sample plot. Then mobile stations were placed on each corner of 16 sub plots of super sample plot, and the corner coordinates of sub sample plot were measured, and the observed values of 41 points were obtained. The data set stores the positioning results of these 47 points. This data is only used for the project and is not shared externally </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  超级样地由16块子样地组成，为了对样地内的每株林木定位和方便地基雷达观测基站点的定位，需要测量子样地角点及预设地基雷达基站点的大地坐标。这些点及每株林木的定位是采用全站仪测量的。由于全站仪测量的是相对坐标，若要得到大地坐标，需要在超级样地周围利用差分GPS（DGPS）高精度地测量至少1个参考点。另外，我们还用DGPS观测了子样地所有角点的大地坐标，该测量结果可形成对全站仪测量结果的校验。该数据集是基于DGPS测量得到的所有定位结果数据，不包括全站仪的定位结果。</w:t>
+        <w:t xml:space="preserve"> The super sample plot consists of 16 sub samples. In order to locate each tree in the sample plot and facilitate the positioning of ground-based radar observation base station points, it is necessary to measure the geodetic coordinates of sub sample plot corners and preset ground-based radar base station points. The positioning of these points and each tree is measured by total station. Since the total station measures relative coordinates, in order to obtain geodetic coordinates, at least one reference point needs to be measured with high precision by differential GPS (DGPS) around the super sample plot. In addition, we also observed the geodetic coordinates of all corners of the sub sample with DGPS, and the measurement results can form the verification of the measurement results of the total station. This data set is based on all positioning result data obtained from DGPS measurement, excluding the positioning result of total station</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  测量时间是2008年6月1日至13日，采用法国泰雷兹（THALES）差分GPS测量系统，型号Z-MAX。   观测方法是使用两台GPS接收机进行同步静态测量，一台为基站，设置在甘肃省水源涵养林研究院旁边（该基站点的WGS大地坐标是采用Z-MAX经多站观测引自张掖市内的1个一级水准点）。另一台为流动站，放置在超级样地观测点上。每个点的观测时长为10、15、20、25、30分钟不等，具体时长根据卫星信号情况而定，信号差时多测量几分钟。采用仪器自带的处理软件进行事后差分处理得到最终的定位结果。定位结果采用WGS大地坐标系统。</w:t>
+        <w:t xml:space="preserve">  The measurement time is from June 1 to 13, 2008, using the French Thales differential GPS measurement system, model z-max.   The observation method is to use two GPS receivers for synchronous static measurement. One is the base station, which is set next to Gansu Water Conservation Forest Research Institute (the WGS geodetic coordinate of the base station is a first-class benchmark introduced from Zhangye City through multi station observation by z-max). The other is a mobile station, which is placed on the observation point of super sample plot. The observation duration of each point varies from 10, 15, 20, 25 and 30 minutes. The specific duration depends on the satellite signal. When the signal is different, it will be measured for several minutes. The final positioning result is obtained by post differential processing with the processing software of the instrument. WGS geodetic coordinate system is adopted for positioning results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/06/13-2008/06/25</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/06/13-2008/06/25</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,大野口流域加密观测区,森林水文试验区,大野口关滩森林站超级样地 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, Dayekou basin intensive observation area, forest hydrological test area, Dayekou guantan Forest Station Super sample plot </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">297.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:297.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">样地, 地理定位, 差分GPS, 大地测量/重力</w:t>
+        <w:t xml:space="preserve">Theme:Sample plot, geographic positioning, differential GPS, geodesy / gravity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  大野口流域加密观测区,  森林水文试验区,  大野口关滩森林站超级样地 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Dayekou basin intensive observation area,  forest hydrological test area,  Dayekou guantan Forest Station Super sample plot </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,822 +1185,573 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘清旺,  陈尔学 </w:t>
+        <w:t xml:space="preserve">contributors:Liu Qingwang,  CHEN Erxue </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈尔学  </w:t>
+        <w:t xml:space="preserve">author:CHEN Erxue </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  刘清旺  </w:t>
+        <w:t xml:space="preserve">,  Liu Qingwang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Liu Qingwang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘清旺,陈尔学. 黑河综合遥感联合试验：大野口关滩森林站超级样地差分GPS定位测量数据（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1848.</w:t>
+        <w:t xml:space="preserve">Liu Qingwang, CHEN Erxue. Heihe River comprehensive remote sensing joint experiment: differential GPS positioning survey data of super sample plot of Dayekou guantan forest station (2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1848.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">刘清旺, 李增元, 陈尔学, 庞勇, 李世明, 田昕. 森林冠层探测激光雷达的波形特征分析[J]. 中国科学:地球科学, 2011, 41, (11): 1670-1678. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">